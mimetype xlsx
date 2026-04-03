--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b120375174463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282dd5063998456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2e1aa62f6a4078"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb96771b3d864780"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4a56f4e2fb4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2e1aa62f6a4078" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfccc7da4a8dc4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb96771b3d864780" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484585992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...276 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,780</x:t>
-[...252 lines deleted...]
-          <x:t>94,650</x:t>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>