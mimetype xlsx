--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282dd5063998456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d30ab1d4fbc419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb96771b3d864780"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062c19b657ab4c86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfccc7da4a8dc4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb96771b3d864780" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06839c2ddd8b4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062c19b657ab4c86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484585992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>95,910</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>93,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>