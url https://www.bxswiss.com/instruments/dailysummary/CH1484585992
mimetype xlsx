--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d30ab1d4fbc419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da15c8cdd3647f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062c19b657ab4c86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6720316f2794020"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06839c2ddd8b4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062c19b657ab4c86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b07b55d3d24d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6720316f2794020" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484585992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>93,790</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,790</x:t>
-[...308 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>95,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,020</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>95,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,170</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>