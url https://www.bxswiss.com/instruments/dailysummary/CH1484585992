--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da15c8cdd3647f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24177e25ed39486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6720316f2794020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5193a9accb4746e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b07b55d3d24d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6720316f2794020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f302ea18cf7492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5193a9accb4746e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484585992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>95,190</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,170</x:t>
-[...16 lines deleted...]
-          <x:t>96,060</x:t>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>95,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>96,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>