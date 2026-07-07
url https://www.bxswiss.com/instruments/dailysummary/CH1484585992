--- v5 (2026-06-03)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24177e25ed39486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dcced179e084eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5193a9accb4746e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a447cfa9904192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f302ea18cf7492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5193a9accb4746e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51552da39e8b44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a447cfa9904192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484585992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,590</x:t>
-[...26 lines deleted...]
-          <x:t>97,070</x:t>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,070</x:t>
-[...357 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>95,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>96,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>