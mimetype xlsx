--- v6 (2026-07-07)
+++ v7 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dcced179e084eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4381cedf6064966" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a447cfa9904192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra54ac66246614865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51552da39e8b44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a447cfa9904192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2faaaf84415645e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra54ac66246614865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484585992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,060</x:t>
-[...426 lines deleted...]
-          <x:t>95,660</x:t>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,420</x:t>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>96,100</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,050</x:t>
-[...26 lines deleted...]
-          <x:t>96,500</x:t>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>