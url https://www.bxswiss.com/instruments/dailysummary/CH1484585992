--- v7 (2026-07-29)
+++ v8 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4381cedf6064966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca285384fdc43ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra54ac66246614865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re044bf8683d4444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2faaaf84415645e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra54ac66246614865" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f41debce804379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re044bf8683d4444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484585992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
-        </x:is>
-[...580 lines deleted...]
-          <x:t>92,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>