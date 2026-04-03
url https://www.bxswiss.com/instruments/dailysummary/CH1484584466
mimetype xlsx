--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca92759310144f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a40a7959c54198" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re73563bf0e91482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa37bdbc71f844f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c70b114195f422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re73563bf0e91482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7a230608a84e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa37bdbc71f844f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.31% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484584466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,287 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...235 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>