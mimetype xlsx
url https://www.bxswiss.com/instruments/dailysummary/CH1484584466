--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a40a7959c54198" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf814ea00fac44d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa37bdbc71f844f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f48e27221174caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7a230608a84e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa37bdbc71f844f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8d5ebc5923948ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f48e27221174caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.31% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484584466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,790</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,690</x:t>
-[...620 lines deleted...]
-          <x:t>94,080</x:t>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>