--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf814ea00fac44d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9145aec4c4f647e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f48e27221174caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48dc11482cb8457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8d5ebc5923948ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f48e27221174caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b384230e3b1429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48dc11482cb8457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.31% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484584466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>