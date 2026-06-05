--- v4 (2026-05-14)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9145aec4c4f647e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1e91f4f65c42eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48dc11482cb8457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80605c98e63d4572"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b384230e3b1429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48dc11482cb8457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd568955157a84bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80605c98e63d4572" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.31% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484584466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>95,010</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,960</x:t>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>96,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,460</x:t>
-[...490 lines deleted...]
-          <x:t>97,170</x:t>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>