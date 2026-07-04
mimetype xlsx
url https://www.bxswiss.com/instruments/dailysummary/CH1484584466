--- v5 (2026-06-05)
+++ v6 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1e91f4f65c42eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R745da14f1d1941e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80605c98e63d4572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6851c73e3e804fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd568955157a84bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80605c98e63d4572" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14a4fad7cf304257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6851c73e3e804fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.31% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484584466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,830</x:t>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,770</x:t>
-[...200 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,980</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,540</x:t>
-[...80 lines deleted...]
-          <x:t>95,230</x:t>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>95,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>