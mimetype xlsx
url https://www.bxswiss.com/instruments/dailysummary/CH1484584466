--- v6 (2026-07-04)
+++ v7 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R745da14f1d1941e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40bba45331f4294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6851c73e3e804fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b50325b2e24d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14a4fad7cf304257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6851c73e3e804fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92664d42045844d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b50325b2e24d0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.31% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484584466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,220</x:t>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,980</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>95,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,100</x:t>
-[...21 lines deleted...]
-          <x:t>95,740</x:t>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,630</x:t>
-[...26 lines deleted...]
-          <x:t>95,060</x:t>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...532 lines deleted...]
-          <x:t>95,790</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>