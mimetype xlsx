--- v7 (2026-07-24)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40bba45331f4294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac87039b82d4094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b50325b2e24d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4dbef097174788"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92664d42045844d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b50325b2e24d0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be0ed2549104373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4dbef097174788" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.31% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484584466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>94,590</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>94,090</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...455 lines deleted...]
-          <x:t>95,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,050</x:t>
-[...53 lines deleted...]
-          <x:t>91,500</x:t>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>