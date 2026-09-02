--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac87039b82d4094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148de7c143b849c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4dbef097174788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R934d4d942f2c481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be0ed2549104373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4dbef097174788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6ff44cd04446cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R934d4d942f2c481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.31% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484584466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>95,800</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>93,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>