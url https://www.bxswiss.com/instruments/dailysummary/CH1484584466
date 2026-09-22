--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148de7c143b849c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e910ea4b2974652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R934d4d942f2c481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f2e0b3ae8f48c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6ff44cd04446cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R934d4d942f2c481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R419a7f30fe5a4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f2e0b3ae8f48c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.31% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484584466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>94,380</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,870</x:t>
-[...124 lines deleted...]
-          <x:t>94,650</x:t>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,620</x:t>
-[...16 lines deleted...]
-          <x:t>95,340</x:t>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,740</x:t>
-[...80 lines deleted...]
-          <x:t>94,710</x:t>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>95,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>95,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>