--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e910ea4b2974652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fcd246447024096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f2e0b3ae8f48c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c42c8648b9546d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R419a7f30fe5a4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f2e0b3ae8f48c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ddc24ccfac4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c42c8648b9546d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.31% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484584466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>94,710</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>94,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>96,310</x:t>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,180</x:t>
-[...274 lines deleted...]
-          <x:t>96,900</x:t>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>