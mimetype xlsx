--- v11 (2026-10-12)
+++ v12 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fcd246447024096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856a69c64c204c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c42c8648b9546d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07c1d65e6cf7425b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ddc24ccfac4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c42c8648b9546d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ecc2333e7f43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07c1d65e6cf7425b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.31% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484584466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,550</x:t>
-[...21 lines deleted...]
-          <x:t>96,410</x:t>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,060</x:t>
-[...544 lines deleted...]
-          <x:t>97,840</x:t>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>