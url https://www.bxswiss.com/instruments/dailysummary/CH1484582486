--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree837ee9ab884344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e42fe9a2f7b4d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51bf5cfcfad647ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52e9ccb93e64cb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1216069268f475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51bf5cfcfad647ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0bafa14e9a4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52e9ccb93e64cb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>100,655</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,500</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,900</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>98,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
@@ -737,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>