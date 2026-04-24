--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e42fe9a2f7b4d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2cb9a9d5154b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52e9ccb93e64cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1aebbf1dfb6431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0bafa14e9a4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52e9ccb93e64cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd32744e88fd4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1aebbf1dfb6431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>98,570</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>98,990</x:t>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,400</x:t>
-[...92 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,120</x:t>
-[...161 lines deleted...]
-          <x:t>99,360</x:t>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,350</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>