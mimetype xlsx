--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2cb9a9d5154b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd69bbbe41a14fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1aebbf1dfb6431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21422dfc29054ae7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd32744e88fd4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1aebbf1dfb6431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb7c9ec576b14a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21422dfc29054ae7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>101,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>102,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,235</x:t>
-[...156 lines deleted...]
-          <x:t>102,820</x:t>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>102,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>