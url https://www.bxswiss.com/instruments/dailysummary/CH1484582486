--- v4 (2026-05-14)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd69bbbe41a14fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf99ec1308ae4481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21422dfc29054ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ca9fcdf2704aa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb7c9ec576b14a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21422dfc29054ae7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e4bd2195344203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ca9fcdf2704aa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,155</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,155</x:t>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>102,080</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,235</x:t>
-[...119 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,420</x:t>
-[...70 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,530</x:t>
-[...306 lines deleted...]
-          <x:t>103,625</x:t>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>