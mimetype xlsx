--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf99ec1308ae4481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb306562babcf4fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ca9fcdf2704aa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R411f76dde1d54628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e4bd2195344203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ca9fcdf2704aa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5a9a44e1334161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R411f76dde1d54628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,275</x:t>
+          <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>03.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,715</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,435</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>