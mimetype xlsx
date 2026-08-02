--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb306562babcf4fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65de0d2645b84f95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R411f76dde1d54628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76851ef3734f445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5a9a44e1334161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R411f76dde1d54628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfed09fd9aa649cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76851ef3734f445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,290</x:t>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>102,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,270</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>102,570</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,690</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>102,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>