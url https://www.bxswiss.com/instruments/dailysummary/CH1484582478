--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0166b8b82243e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1a89b53d184ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a3a67c49c2d4596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92da9a5e181e448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33237d56009f416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a3a67c49c2d4596" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ebc7467548d4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92da9a5e181e448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Société Générale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>97,660</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,460</x:t>
-[...286 lines deleted...]
-          <x:t>97,760</x:t>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>98,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,670</x:t>
-[...156 lines deleted...]
-          <x:t>94,550</x:t>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>