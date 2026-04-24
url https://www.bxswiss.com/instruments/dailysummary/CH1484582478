--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1a89b53d184ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radae2820813a4b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92da9a5e181e448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559cee0309cb4a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ebc7467548d4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92da9a5e181e448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad9f7129ef544f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559cee0309cb4a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Société Générale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,690</x:t>
-[...58 lines deleted...]
-          <x:t>96,110</x:t>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>94,100</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>