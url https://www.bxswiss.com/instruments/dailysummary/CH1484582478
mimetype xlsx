--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radae2820813a4b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a2d23fcc0614cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559cee0309cb4a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb015ddb6616141c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad9f7129ef544f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559cee0309cb4a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd32116bde7468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb015ddb6616141c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Société Générale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>98,630</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>97,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>