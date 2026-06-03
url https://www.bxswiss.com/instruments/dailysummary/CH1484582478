--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a2d23fcc0614cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797e15050e774dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb015ddb6616141c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad97e52085004e7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd32116bde7468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb015ddb6616141c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7febd7bad3a14a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad97e52085004e7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Société Générale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>98,770</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>97,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,840</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,710</x:t>
-[...276 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>96,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>