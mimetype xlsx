--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797e15050e774dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c2053256b0413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad97e52085004e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c28c5f855540ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7febd7bad3a14a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad97e52085004e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae129cae72e4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c28c5f855540ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Société Générale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,540</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,700</x:t>
-[...141 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,100</x:t>
-[...387 lines deleted...]
-          <x:t>96,930</x:t>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>