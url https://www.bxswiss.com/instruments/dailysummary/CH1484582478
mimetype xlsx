--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c2053256b0413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a8db6275f3d4e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c28c5f855540ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b61ef703a4c4a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae129cae72e4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c28c5f855540ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3815b5896b314942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b61ef703a4c4a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Société Générale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,850</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,670</x:t>
-[...92 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>99,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>