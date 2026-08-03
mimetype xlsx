--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a8db6275f3d4e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f46fd6e8e044681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b61ef703a4c4a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R875e84519cbb4d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3815b5896b314942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b61ef703a4c4a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e0a9a4b1cf481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R875e84519cbb4d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Société Générale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>99,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,560</x:t>
-[...156 lines deleted...]
-          <x:t>99,080</x:t>
+          <x:t>98,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,360</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>99,630</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>99,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>