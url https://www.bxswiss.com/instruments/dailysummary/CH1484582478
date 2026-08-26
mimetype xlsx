--- v8 (2026-08-03)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f46fd6e8e044681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a427db251234104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R875e84519cbb4d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82129efc1e5149b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e0a9a4b1cf481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R875e84519cbb4d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86cd3e4d46024b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82129efc1e5149b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Société Générale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,630</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,160</x:t>
@@ -737,31 +467,301 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>