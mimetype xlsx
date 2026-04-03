--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53fb43b407434d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b88c3ac8fa493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re12c6f9da6824e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16425aed5574447"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e16180ee5584c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re12c6f9da6824e7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcef0a1041fe4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16425aed5574447" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>