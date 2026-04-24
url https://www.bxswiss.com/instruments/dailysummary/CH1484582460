--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b88c3ac8fa493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3964a4e41418412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16425aed5574447"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3a090f90ee45aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcef0a1041fe4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16425aed5574447" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c639adcc494095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3a090f90ee45aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,000</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,810</x:t>
-[...16 lines deleted...]
-          <x:t>99,300</x:t>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>100,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>100,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>17.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,305</x:t>
-[...173 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>