--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3964a4e41418412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66287e119fc4a04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3a090f90ee45aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619e67474e0540e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c639adcc494095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3a090f90ee45aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5b582099b844cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619e67474e0540e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,860</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,765</x:t>
-[...48 lines deleted...]
-          <x:t>100,845</x:t>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>101,785</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>