--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66287e119fc4a04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d639c9019fc4663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619e67474e0540e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b02c287105483e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5b582099b844cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619e67474e0540e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R689c7c5b1b934d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b02c287105483e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>101,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>101,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>