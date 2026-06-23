--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d639c9019fc4663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd8ce2a68d44ace" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b02c287105483e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf343610ee05c47e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R689c7c5b1b934d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b02c287105483e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee94f492bbd414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf343610ee05c47e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>97,930</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>98,030</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>99,020</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,660</x:t>
-[...75 lines deleted...]
-          <x:t>98,710</x:t>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>98,460</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>100,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>