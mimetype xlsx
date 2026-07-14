--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd8ce2a68d44ace" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64dd4c71f2ec41ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf343610ee05c47e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b5d95b309f74df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee94f492bbd414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf343610ee05c47e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d90fee93bf454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b5d95b309f74df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,370</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,710</x:t>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>99,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,550</x:t>
-[...48 lines deleted...]
-          <x:t>99,040</x:t>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>99,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>97,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>