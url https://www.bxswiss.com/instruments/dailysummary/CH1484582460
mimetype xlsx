--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64dd4c71f2ec41ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc8b4e4db22417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b5d95b309f74df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e0cfbd6f9d4aa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d90fee93bf454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b5d95b309f74df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf030b7b8158b4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e0cfbd6f9d4aa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,490</x:t>
-[...43 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,020</x:t>
-[...274 lines deleted...]
-          <x:t>96,800</x:t>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>98,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,650</x:t>
-[...139 lines deleted...]
-          <x:t>99,350</x:t>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>