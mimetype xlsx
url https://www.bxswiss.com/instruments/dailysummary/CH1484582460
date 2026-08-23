--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc8b4e4db22417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0600d40a8114ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e0cfbd6f9d4aa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc0fec0979c4a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf030b7b8158b4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e0cfbd6f9d4aa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb642023a3134e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc0fec0979c4a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,980</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,650</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>