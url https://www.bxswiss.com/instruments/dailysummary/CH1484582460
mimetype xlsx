--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0600d40a8114ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb124e1360aa4bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc0fec0979c4a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R691025cc547e434a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb642023a3134e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc0fec0979c4a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ad5ea2475b4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R691025cc547e434a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,085</x:t>
-[...178 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,615</x:t>
-[...102 lines deleted...]
-          <x:t>103,445</x:t>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,425</x:t>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>103,585</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,565</x:t>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>