--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f3b52cd0bf4ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722109eec1e1498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553168e7c3064f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527aa1d61e52411b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff801adfe17402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553168e7c3064f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb116f7d406f64574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527aa1d61e52411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Citigroup</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,333 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...128 lines deleted...]
-          <x:t>99,340</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,480</x:t>
-[...161 lines deleted...]
-          <x:t>98,290</x:t>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>