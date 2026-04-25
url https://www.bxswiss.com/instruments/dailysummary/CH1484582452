--- v1 (2026-04-03)
+++ v2 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722109eec1e1498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e07bbe0cdc14814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527aa1d61e52411b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e5f73c9ac494e74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb116f7d406f64574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527aa1d61e52411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23532042398b42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e5f73c9ac494e74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Citigroup</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>96,340</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,110</x:t>
-[...384 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>96,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,020</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>