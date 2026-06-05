--- v2 (2026-04-25)
+++ v3 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e07bbe0cdc14814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3851d290c14f41db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e5f73c9ac494e74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d435870d6804754"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23532042398b42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e5f73c9ac494e74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13ab8af289364380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d435870d6804754" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Citigroup</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,420</x:t>
-[...333 lines deleted...]
-          <x:t>100,510</x:t>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>