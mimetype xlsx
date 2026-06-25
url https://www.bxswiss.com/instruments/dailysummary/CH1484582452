--- v3 (2026-06-05)
+++ v4 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3851d290c14f41db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644caf36a5ff447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d435870d6804754"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d1e4aca6594ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13ab8af289364380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d435870d6804754" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c55f3dd1764b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d1e4aca6594ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Citigroup</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>101,585</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,525</x:t>
-[...43 lines deleted...]
-          <x:t>101,055</x:t>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,520</x:t>
-[...458 lines deleted...]
-          <x:t>100,160</x:t>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>