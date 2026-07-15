--- v4 (2026-06-25)
+++ v5 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644caf36a5ff447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8264106c31144cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d1e4aca6594ad9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5ac0c32d7f48db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c55f3dd1764b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d1e4aca6594ad9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cd7c2c123247d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5ac0c32d7f48db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Citigroup</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>