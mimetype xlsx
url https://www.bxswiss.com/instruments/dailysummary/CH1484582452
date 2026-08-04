--- v5 (2026-07-15)
+++ v6 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8264106c31144cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ea89654d8b47ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5ac0c32d7f48db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c3edb561b24d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cd7c2c123247d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5ac0c32d7f48db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac2fe0f35c94369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c3edb561b24d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Citigroup</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,015</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,995</x:t>
-[...16 lines deleted...]
-          <x:t>101,245</x:t>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,175</x:t>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>101,735</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,765</x:t>
-[...306 lines deleted...]
-          <x:t>101,825</x:t>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>