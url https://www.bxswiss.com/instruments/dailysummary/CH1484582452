--- v6 (2026-08-04)
+++ v7 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ea89654d8b47ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ad7da76caa42de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c3edb561b24d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca995323b0574ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac2fe0f35c94369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c3edb561b24d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f78df3a834454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca995323b0574ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Citigroup</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,585</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,545</x:t>
-[...65 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,715</x:t>
-[...210 lines deleted...]
-          <x:t>100,765</x:t>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,715</x:t>
-[...274 lines deleted...]
-          <x:t>101,845</x:t>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>