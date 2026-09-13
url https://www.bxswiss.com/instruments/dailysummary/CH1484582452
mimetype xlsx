--- v7 (2026-08-24)
+++ v8 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ad7da76caa42de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d44ceaaf894009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca995323b0574ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806a23da61514a50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f78df3a834454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca995323b0574ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e1dfa35c194767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806a23da61514a50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Citigroup</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,425</x:t>
-[...576 lines deleted...]
-          <x:t>100,220</x:t>
+          <x:t>101,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>