--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d157b7d7e24cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4772d2f06c74012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd4f860f49ca4138"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5b025f10d1420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe8702ff4dcb4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd4f860f49ca4138" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4393dc7a875242c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5b025f10d1420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,333 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...300 lines deleted...]
-          <x:t>100,030</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>