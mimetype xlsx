--- v1 (2026-04-03)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4772d2f06c74012" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc292dab79ca47de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5b025f10d1420e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82ac5d2c1dc84c34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4393dc7a875242c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5b025f10d1420e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf59925b5ab843ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82ac5d2c1dc84c34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>96,180</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,660</x:t>
-[...490 lines deleted...]
-          <x:t>95,890</x:t>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>