--- v2 (2026-04-23)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc292dab79ca47de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5648863328f4553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82ac5d2c1dc84c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46e79c1e5fef41b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf59925b5ab843ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82ac5d2c1dc84c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ceec4e197dd426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46e79c1e5fef41b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>96,170</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,450</x:t>
-[...16 lines deleted...]
-          <x:t>96,910</x:t>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,910</x:t>
-[...97 lines deleted...]
-          <x:t>98,540</x:t>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,190</x:t>
-[...166 lines deleted...]
-          <x:t>99,960</x:t>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>