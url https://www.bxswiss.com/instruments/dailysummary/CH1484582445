--- v3 (2026-05-14)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5648863328f4553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff58a9ff91394f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46e79c1e5fef41b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc05197929648eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ceec4e197dd426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46e79c1e5fef41b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e2b42e28c34b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc05197929648eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,920</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,840</x:t>
-[...173 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>99,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,680</x:t>
-[...161 lines deleted...]
-          <x:t>101,765</x:t>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>