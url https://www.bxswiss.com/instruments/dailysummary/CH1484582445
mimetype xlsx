--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff58a9ff91394f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ca9dc608344299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc05197929648eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R001a37baf8ec4391"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e2b42e28c34b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc05197929648eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818bdf2ea6534144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R001a37baf8ec4391" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,750</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>19.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,670</x:t>
-[...252 lines deleted...]
-          <x:t>99,410</x:t>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>