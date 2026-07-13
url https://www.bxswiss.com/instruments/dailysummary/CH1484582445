--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ca9dc608344299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e1fab73e2445d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R001a37baf8ec4391"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cd2c88d05344852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818bdf2ea6534144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R001a37baf8ec4391" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra755c2b26c2645a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cd2c88d05344852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>99,540</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,180</x:t>
-[...16 lines deleted...]
-          <x:t>99,280</x:t>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,800</x:t>
-[...227 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,010</x:t>
-[...117 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>