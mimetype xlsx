--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e1fab73e2445d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe169e67e22f42da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cd2c88d05344852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R466db18d0c7749da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra755c2b26c2645a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cd2c88d05344852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf55da29a751a4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R466db18d0c7749da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,005</x:t>
-[...31 lines deleted...]
-          <x:t>100,795</x:t>
+          <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>101,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>101,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,275</x:t>
-[...16 lines deleted...]
-          <x:t>101,555</x:t>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,555</x:t>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,855</x:t>
-[...90 lines deleted...]
-          <x:t>101,415</x:t>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>