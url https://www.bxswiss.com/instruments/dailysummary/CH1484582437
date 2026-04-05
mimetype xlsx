--- v0 (2026-02-21)
+++ v1 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72b1f93132346b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf14a07c470648d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a0c6446cd274b80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46bb8595132b4f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59691a60661c4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a0c6446cd274b80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd968f894fe642f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46bb8595132b4f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,333 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...199 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,570</x:t>
-[...90 lines deleted...]
-          <x:t>101,415</x:t>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>