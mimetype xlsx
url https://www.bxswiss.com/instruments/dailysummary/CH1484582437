--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf14a07c470648d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R011bbcf05cfb431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46bb8595132b4f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72dbdea0b50a4981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd968f894fe642f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46bb8595132b4f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R957ef1cef7364ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72dbdea0b50a4981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,380</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,505</x:t>
-[...200 lines deleted...]
-          <x:t>99,580</x:t>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,430</x:t>
-[...328 lines deleted...]
-          <x:t>98,370</x:t>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>