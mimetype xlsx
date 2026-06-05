--- v2 (2026-04-26)
+++ v3 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R011bbcf05cfb431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69183b7ab8647a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72dbdea0b50a4981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd58d055064a14c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R957ef1cef7364ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72dbdea0b50a4981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7335adfe2c4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd58d055064a14c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,090</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>96,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,420</x:t>
-[...11 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>100,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>