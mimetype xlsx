--- v3 (2026-06-05)
+++ v4 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69183b7ab8647a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a05f8e9fded40f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd58d055064a14c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1acc0467201a4ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7335adfe2c4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd58d055064a14c30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7092beec73ce43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1acc0467201a4ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>96,300</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>