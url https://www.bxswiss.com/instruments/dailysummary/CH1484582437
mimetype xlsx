--- v4 (2026-08-04)
+++ v5 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a05f8e9fded40f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48eb3dc200404211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1acc0467201a4ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78df06544cd64a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7092beec73ce43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1acc0467201a4ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8e58f9bed64295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78df06544cd64a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,520</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>92,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,310</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>92,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>