--- v5 (2026-08-24)
+++ v6 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48eb3dc200404211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f33a3aeaaf45ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78df06544cd64a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c3b6180cda7407c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8e58f9bed64295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78df06544cd64a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92753ac2452244fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c3b6180cda7407c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>97,210</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,835</x:t>
-[...247 lines deleted...]
-          <x:t>100,665</x:t>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,355</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>