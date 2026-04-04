--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02bdd12e282e45a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d236e55f0f4b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2503ac5c626414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9012ff2d33f4712"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411130d11be14413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2503ac5c626414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38c48f2066764560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9012ff2d33f4712" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,275</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,165</x:t>
-[...16 lines deleted...]
-          <x:t>100,805</x:t>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,180</x:t>
-[...97 lines deleted...]
-          <x:t>102,810</x:t>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,150</x:t>
-[...97 lines deleted...]
-          <x:t>99,440</x:t>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,310</x:t>
-[...60 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,420</x:t>
-[...198 lines deleted...]
-          <x:t>99,870</x:t>
+          <x:t>98,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>