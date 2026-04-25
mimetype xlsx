--- v2 (2026-04-04)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d236e55f0f4b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa378ae2e172449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9012ff2d33f4712"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b2ab981be649fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38c48f2066764560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9012ff2d33f4712" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f04bbf52534edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b2ab981be649fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,420</x:t>
-[...102 lines deleted...]
-          <x:t>102,020</x:t>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,285</x:t>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>98,880</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>