--- v3 (2026-04-25)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa378ae2e172449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a01b165b354465" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b2ab981be649fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae6ce12bcd2a493c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f04bbf52534edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b2ab981be649fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2704ded1408046f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae6ce12bcd2a493c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>