--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a01b165b354465" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc341980352494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae6ce12bcd2a493c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b3db2b2a014a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2704ded1408046f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae6ce12bcd2a493c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392e9cc601854b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b3db2b2a014a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,025</x:t>
-[...107 lines deleted...]
-          <x:t>113,695</x:t>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,395</x:t>
-[...458 lines deleted...]
-          <x:t>99,930</x:t>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>