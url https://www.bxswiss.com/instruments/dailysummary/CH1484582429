--- v5 (2026-06-05)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc341980352494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b3475cad114a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b3db2b2a014a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8294be27e9414e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392e9cc601854b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b3db2b2a014a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b9aee918ea4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8294be27e9414e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,520</x:t>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,285</x:t>
-[...119 lines deleted...]
-          <x:t>100,635</x:t>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,900</x:t>
-[...301 lines deleted...]
-          <x:t>103,825</x:t>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>