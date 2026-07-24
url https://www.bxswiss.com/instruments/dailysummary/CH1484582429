--- v6 (2026-07-03)
+++ v7 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b3475cad114a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c1d69652a044d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8294be27e9414e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160a654e0f164b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b9aee918ea4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8294be27e9414e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc9d03ac6d48447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160a654e0f164b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,375</x:t>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,185</x:t>
-[...124 lines deleted...]
-          <x:t>102,640</x:t>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,445</x:t>
-[...70 lines deleted...]
-          <x:t>102,480</x:t>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,440</x:t>
-[...183 lines deleted...]
-          <x:t>100,000</x:t>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>96,080</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>101,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>