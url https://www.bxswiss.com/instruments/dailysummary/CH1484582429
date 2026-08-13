--- v7 (2026-07-24)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c1d69652a044d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4913c02e7c914fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160a654e0f164b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e9e6f503e954ddb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc9d03ac6d48447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160a654e0f164b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8142779aaa7541c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e9e6f503e954ddb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>98,120</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>98,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,270</x:t>
-[...274 lines deleted...]
-          <x:t>96,530</x:t>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>