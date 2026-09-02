--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4913c02e7c914fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a8163619f4e4acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e9e6f503e954ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12d965193e04b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8142779aaa7541c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e9e6f503e954ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfda9afeab74251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12d965193e04b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...392 lines deleted...]
-          <x:t>96,590</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>