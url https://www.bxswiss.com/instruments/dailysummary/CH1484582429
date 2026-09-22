--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a8163619f4e4acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1194d175834cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12d965193e04b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523e6adad7a84eda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfda9afeab74251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12d965193e04b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9445631412c4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523e6adad7a84eda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>101,595</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,940</x:t>
-[...43 lines deleted...]
-          <x:t>103,615</x:t>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,690</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,305</x:t>
-[...301 lines deleted...]
-          <x:t>99,870</x:t>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>