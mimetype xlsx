--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1194d175834cea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862d2c8e50d64a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523e6adad7a84eda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43adacfc7e9f4b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9445631412c4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523e6adad7a84eda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14254daf90624845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43adacfc7e9f4b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>102,110</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>28.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,340</x:t>
-[...441 lines deleted...]
-          <x:t>102,470</x:t>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>