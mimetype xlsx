--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862d2c8e50d64a5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a079d7490f4cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43adacfc7e9f4b5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red4d9732df6a4cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14254daf90624845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43adacfc7e9f4b5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb74fb0247a4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red4d9732df6a4cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,015</x:t>
-[...16 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,805</x:t>
-[...441 lines deleted...]
-          <x:t>103,445</x:t>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>