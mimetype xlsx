--- v1 (2026-03-14)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f30b4d6e5e4f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0913e4a4adf94f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra619032069ba4141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61df5698de746eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53524e6fc804628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra619032069ba4141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R850a964a1c174e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61df5698de746eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>100,390</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,080</x:t>
-[...303 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,530</x:t>
-[...171 lines deleted...]
-          <x:t>98,530</x:t>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>