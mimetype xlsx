--- v2 (2026-04-05)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0913e4a4adf94f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ae2672b0c34203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61df5698de746eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19dd44fb13ee4a63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R850a964a1c174e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61df5698de746eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf395d83b6824d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19dd44fb13ee4a63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,020</x:t>
-[...576 lines deleted...]
-          <x:t>98,040</x:t>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>