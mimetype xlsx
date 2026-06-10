--- v3 (2026-04-26)
+++ v4 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ae2672b0c34203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981668bd37524b9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19dd44fb13ee4a63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7990598a8869471b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf395d83b6824d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19dd44fb13ee4a63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52832f3b4e0f4b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7990598a8869471b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,820</x:t>
-[...21 lines deleted...]
-          <x:t>95,860</x:t>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>101,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>