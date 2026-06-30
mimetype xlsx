--- v4 (2026-06-10)
+++ v5 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981668bd37524b9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7327da472ee04f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7990598a8869471b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0612b12016049b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52832f3b4e0f4b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7990598a8869471b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5f9f71ddad4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0612b12016049b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,650</x:t>
-[...58 lines deleted...]
-          <x:t>95,600</x:t>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>94,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>93,330</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>