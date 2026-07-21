--- v5 (2026-06-30)
+++ v6 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7327da472ee04f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c6f6648b174c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0612b12016049b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2774e2e405484e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5f9f71ddad4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0612b12016049b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2407663c19ea483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2774e2e405484e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>96,890</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,890</x:t>
-[...119 lines deleted...]
-          <x:t>94,400</x:t>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>93,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>