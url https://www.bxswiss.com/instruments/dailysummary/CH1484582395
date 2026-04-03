--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb54c09f94654368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbefc989279204003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c037154a43b4684"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f8f775a33714302"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea24c55821b4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c037154a43b4684" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec045d913c364dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f8f775a33714302" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,333 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...123 lines deleted...]
-          <x:t>100,665</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,460</x:t>
-[...11 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,600</x:t>
-[...144 lines deleted...]
-          <x:t>101,495</x:t>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>