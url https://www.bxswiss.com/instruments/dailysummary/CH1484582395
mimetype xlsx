--- v1 (2026-04-03)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbefc989279204003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf398125e2ee94399" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f8f775a33714302"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R203cc73f72774c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec045d913c364dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f8f775a33714302" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a3e4a742db4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R203cc73f72774c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,200</x:t>
-[...630 lines deleted...]
-          <x:t>99,230</x:t>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>