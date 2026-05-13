--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf398125e2ee94399" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e124a671e34680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R203cc73f72774c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb804404f7d404d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a3e4a742db4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R203cc73f72774c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra922d379aa204b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb804404f7d404d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>101,555</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,555</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>102,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,775</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>