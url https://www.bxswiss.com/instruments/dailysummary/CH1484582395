--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e124a671e34680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45fac589e114d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb804404f7d404d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93670a210f3e4838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra922d379aa204b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb804404f7d404d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f75edaf0eb140e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93670a210f3e4838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>103,205</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>