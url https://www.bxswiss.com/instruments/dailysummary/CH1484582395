--- v4 (2026-06-02)
+++ v5 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45fac589e114d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9379daea0348fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93670a210f3e4838"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2877207c7e094cdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f75edaf0eb140e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93670a210f3e4838" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0abfd8f7604100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2877207c7e094cdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,015</x:t>
-[...58 lines deleted...]
-          <x:t>100,560</x:t>
+          <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>101,505</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>101,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>