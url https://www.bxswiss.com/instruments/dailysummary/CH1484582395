--- v5 (2026-06-22)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9379daea0348fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8665f54b1b4e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2877207c7e094cdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra866ebfd78a54a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0abfd8f7604100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2877207c7e094cdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9a2768e69e41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra866ebfd78a54a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,374 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,505</x:t>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>101,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,245</x:t>
-[...75 lines deleted...]
-          <x:t>101,275</x:t>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>