--- v6 (2026-06-23)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8665f54b1b4e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0752c62b3bd431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra866ebfd78a54a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b349ac64da94b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9a2768e69e41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra866ebfd78a54a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55d742460274027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b349ac64da94b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...463 lines deleted...]
-          <x:t>102,420</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,420</x:t>
-[...21 lines deleted...]
-          <x:t>102,560</x:t>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>102,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,560</x:t>
-[...31 lines deleted...]
-          <x:t>102,490</x:t>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>