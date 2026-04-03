--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72f9e9c27f9494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f830d1e22642e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b12a40bb2544f66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88543e7efdc54a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743433fa0284426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b12a40bb2544f66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f157a2aca534c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88543e7efdc54a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...6 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,780</x:t>
-[...151 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>95,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>