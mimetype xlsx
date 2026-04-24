--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f830d1e22642e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c3333c98dac4b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88543e7efdc54a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d38ea5574b4fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f157a2aca534c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88543e7efdc54a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be207feaf834141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d38ea5574b4fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,400</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,350</x:t>
-[...625 lines deleted...]
-          <x:t>98,420</x:t>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>