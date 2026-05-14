--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c3333c98dac4b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e46df2804c04e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d38ea5574b4fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0e16a95208b4ef5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be207feaf834141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d38ea5574b4fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade9dce9cc594968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0e16a95208b4ef5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>96,010</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,330</x:t>
-[...92 lines deleted...]
-          <x:t>96,130</x:t>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,050</x:t>
-[...404 lines deleted...]
-          <x:t>99,520</x:t>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>