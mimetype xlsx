--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e46df2804c04e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089c50916d474b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0e16a95208b4ef5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61eb57c248a748cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade9dce9cc594968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0e16a95208b4ef5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13fe3d10fb124225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61eb57c248a748cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,870</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,800</x:t>
-[...48 lines deleted...]
-          <x:t>98,050</x:t>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,000</x:t>
-[...65 lines deleted...]
-          <x:t>98,540</x:t>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,230</x:t>
-[...436 lines deleted...]
-          <x:t>97,300</x:t>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>