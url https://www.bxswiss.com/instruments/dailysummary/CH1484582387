--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089c50916d474b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb6292ce0f2418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61eb57c248a748cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea01635042c4a3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13fe3d10fb124225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61eb57c248a748cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d57f8cf5b441b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea01635042c4a3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>