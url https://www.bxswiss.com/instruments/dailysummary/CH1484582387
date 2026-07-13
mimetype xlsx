--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb6292ce0f2418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922b05b75de1424e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea01635042c4a3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc081be0e74094c82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d57f8cf5b441b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea01635042c4a3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R344fff1469d8414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc081be0e74094c82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>98,770</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>98,820</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,840</x:t>
-[...75 lines deleted...]
-          <x:t>100,250</x:t>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,810</x:t>
-[...166 lines deleted...]
-          <x:t>98,880</x:t>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>