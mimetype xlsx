--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922b05b75de1424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40847856195d45ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc081be0e74094c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ce8b938f9c4cac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R344fff1469d8414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc081be0e74094c82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf14420ceff5b4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ce8b938f9c4cac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>99,870</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>100,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,190</x:t>
-[...119 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,395</x:t>
-[...90 lines deleted...]
-          <x:t>100,745</x:t>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>