--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40847856195d45ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6cdd37441641ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ce8b938f9c4cac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b776658077b41af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf14420ceff5b4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ce8b938f9c4cac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88a6547c8e74220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b776658077b41af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,050</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,725</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>101,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>