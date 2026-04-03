--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf92d51b67ab4628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe3d85134f44a38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fafd622e05b4bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2affd65e1d241db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a7bc9248c04a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fafd622e05b4bad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d07a38367b4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2affd65e1d241db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,293 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...196 lines deleted...]
-          <x:t>100,450</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,850</x:t>
-[...53 lines deleted...]
-          <x:t>100,100</x:t>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>