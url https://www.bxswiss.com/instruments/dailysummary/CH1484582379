--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe3d85134f44a38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873ccc569ce14d0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2affd65e1d241db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43c9a147522846b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d07a38367b4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2affd65e1d241db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03285f59a9b40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43c9a147522846b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,500</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>99,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>