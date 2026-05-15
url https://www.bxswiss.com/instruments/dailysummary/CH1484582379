--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873ccc569ce14d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72083fe7cca245a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43c9a147522846b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda6626341344fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03285f59a9b40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43c9a147522846b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc93a6971550458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda6626341344fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>100,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>