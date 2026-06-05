--- v3 (2026-05-15)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72083fe7cca245a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a4a89ddbf449f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda6626341344fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4068cdaa30fd4679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc93a6971550458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda6626341344fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2998a57d424854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4068cdaa30fd4679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>100,625</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,490</x:t>
-[...16 lines deleted...]
-          <x:t>100,410</x:t>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,130</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>