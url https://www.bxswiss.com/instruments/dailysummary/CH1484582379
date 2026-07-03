--- v4 (2026-06-05)
+++ v5 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a4a89ddbf449f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37a899609214272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4068cdaa30fd4679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149a69910715424d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2998a57d424854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4068cdaa30fd4679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1cbdc023c2442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149a69910715424d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,610</x:t>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,910</x:t>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,860</x:t>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>97,030</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>