--- v5 (2026-07-03)
+++ v6 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37a899609214272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05fd566e8d524ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149a69910715424d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fc6ba0a68fc4c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1cbdc023c2442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149a69910715424d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8eee2715dc4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fc6ba0a68fc4c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>