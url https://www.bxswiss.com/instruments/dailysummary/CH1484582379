--- v6 (2026-07-24)
+++ v7 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05fd566e8d524ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e34778fff14ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fc6ba0a68fc4c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67991fad49cf408c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8eee2715dc4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fc6ba0a68fc4c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd351cb6a252c4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67991fad49cf408c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484582379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>100,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,400</x:t>
-[...70 lines deleted...]
-          <x:t>100,715</x:t>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,655</x:t>
-[...92 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,255</x:t>
-[...4 lines deleted...]
-          <x:t>101,095</x:t>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>100,480</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>