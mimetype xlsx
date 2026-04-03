--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284ffbbd031b40be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4a5f9849b945ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R625833f3351640db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ceb8236a358405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e5220546e14809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R625833f3351640db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7327e5b2de2424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ceb8236a358405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484581595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>