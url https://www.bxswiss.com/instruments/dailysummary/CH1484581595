--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4a5f9849b945ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c7080d70894991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ceb8236a358405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fd74c9a518049b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7327e5b2de2424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ceb8236a358405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafdd6dfa0c9b4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fd74c9a518049b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484581595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>93,860</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,750</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>96,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,000</x:t>
-[...65 lines deleted...]
-          <x:t>94,850</x:t>
+          <x:t>94,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>94,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>92,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>