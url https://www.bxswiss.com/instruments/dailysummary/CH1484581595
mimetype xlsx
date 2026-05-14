--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c7080d70894991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0953ee2f124e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fd74c9a518049b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac2a9da92294f9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafdd6dfa0c9b4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fd74c9a518049b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15710e4f18194be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac2a9da92294f9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484581595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,440</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,180</x:t>
-[...394 lines deleted...]
-          <x:t>94,450</x:t>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,390</x:t>
-[...166 lines deleted...]
-          <x:t>95,440</x:t>
+          <x:t>96,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>