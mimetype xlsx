--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0953ee2f124e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5293b7e19df4b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac2a9da92294f9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9271ecb2d1e47a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15710e4f18194be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac2a9da92294f9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d8296694804ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9271ecb2d1e47a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484581595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>94,450</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,390</x:t>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>95,480</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>95,120</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,030</x:t>
-[...63 lines deleted...]
-          <x:t>96,070</x:t>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>