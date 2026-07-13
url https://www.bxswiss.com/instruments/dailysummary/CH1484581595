--- v5 (2026-06-03)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5293b7e19df4b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b72ed14404344bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9271ecb2d1e47a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93e9fbd4a9b46e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d8296694804ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9271ecb2d1e47a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383f95d829844fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93e9fbd4a9b46e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484581595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,680</x:t>
-[...107 lines deleted...]
-          <x:t>96,250</x:t>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,810</x:t>
-[...431 lines deleted...]
-          <x:t>95,230</x:t>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>