--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b72ed14404344bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc488a58119b649ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93e9fbd4a9b46e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ce2fcff5d84905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383f95d829844fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93e9fbd4a9b46e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88e0fcc2b5ac45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ce2fcff5d84905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484581595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>94,930</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>95,180</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,230</x:t>
-[...252 lines deleted...]
-          <x:t>95,980</x:t>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>