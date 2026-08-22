--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc488a58119b649ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe934b37337e4a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ce2fcff5d84905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09edb23b2744c69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88e0fcc2b5ac45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ce2fcff5d84905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f6c6b061cc435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09edb23b2744c69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484581595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>95,180</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>96,020</x:t>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,980</x:t>
-[...404 lines deleted...]
-          <x:t>90,070</x:t>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>