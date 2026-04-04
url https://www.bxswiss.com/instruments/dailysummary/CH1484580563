--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd51182f3e8a4127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943141594a27411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60e9c9baf9a44219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4085bb77264fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b0968889fb46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60e9c9baf9a44219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0691d3e50574286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4085bb77264fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>60,935</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>63,465</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,625</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>60,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,960</x:t>
-[...168 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>58,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,870</x:t>
-[...360 lines deleted...]
-          <x:t>61,930</x:t>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>