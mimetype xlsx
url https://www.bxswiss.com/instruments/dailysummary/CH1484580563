--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943141594a27411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb45a651d871c486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4085bb77264fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af564e87cd04023"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0691d3e50574286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4085bb77264fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3343448aba5b4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af564e87cd04023" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>58,835</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,185</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>