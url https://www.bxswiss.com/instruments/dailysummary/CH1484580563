--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb45a651d871c486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3eeef0ef2db43c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af564e87cd04023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e2c9ec6ca34954"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3343448aba5b4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af564e87cd04023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b309708545d472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e2c9ec6ca34954" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>