--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3eeef0ef2db43c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37ca7cda8314f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e2c9ec6ca34954"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54561ef130645af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b309708545d472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e2c9ec6ca34954" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra76e77cada3b4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54561ef130645af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>