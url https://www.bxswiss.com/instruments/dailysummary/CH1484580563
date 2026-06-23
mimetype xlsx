--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37ca7cda8314f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96814f709834430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54561ef130645af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R658c869e3c11421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra76e77cada3b4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54561ef130645af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74907336c28741bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R658c869e3c11421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>73,640</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,275</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>72,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,495</x:t>
-[...16 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,335</x:t>
-[...279 lines deleted...]
-          <x:t>82,010</x:t>
+          <x:t>73,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>