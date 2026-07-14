--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96814f709834430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8169ab0a214be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R658c869e3c11421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c1e13235abb491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74907336c28741bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R658c869e3c11421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a9edeb434724ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c1e13235abb491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>