--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8169ab0a214be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc2fe7973524183" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c1e13235abb491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a24d90f086c4763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a9edeb434724ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c1e13235abb491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad9817d5c6004b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a24d90f086c4763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>57,720</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>