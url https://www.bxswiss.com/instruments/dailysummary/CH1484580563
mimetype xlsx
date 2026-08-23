--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc2fe7973524183" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ae227d72dd4052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a24d90f086c4763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8dae850ebe4f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad9817d5c6004b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a24d90f086c4763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46a48fc48284c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8dae850ebe4f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,240</x:t>
-[...522 lines deleted...]
-          <x:t>50,160</x:t>
+          <x:t>58,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>