--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ae227d72dd4052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35dec1ce6b54446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8dae850ebe4f1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33d4189054544fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46a48fc48284c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8dae850ebe4f1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5430a263962845b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33d4189054544fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>