--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35dec1ce6b54446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173ca1b4ab0345cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33d4189054544fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca82b164b4042b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5430a263962845b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33d4189054544fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04d100c9c4ea41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca82b164b4042b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>58,585</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>63,345</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,000</x:t>
-[...566 lines deleted...]
-          <x:t>62,735</x:t>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>