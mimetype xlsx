--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173ca1b4ab0345cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e6dc11dc304586" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca82b164b4042b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a02562e73f4e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04d100c9c4ea41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca82b164b4042b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3b75a80a0b48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a02562e73f4e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,590</x:t>
-[...291 lines deleted...]
-          <x:t>56,280</x:t>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>57,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>