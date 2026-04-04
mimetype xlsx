--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48585959eee4179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73aaac51b3ce4595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d4ba4eb6aa4f31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613f2aa2b1dc4ee0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ce482bc78c43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d4ba4eb6aa4f31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736094ecb92f467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613f2aa2b1dc4ee0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Anglo American</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>98,030</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>