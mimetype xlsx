--- v2 (2026-04-04)
+++ v3 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73aaac51b3ce4595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd80d9c80e60a4915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613f2aa2b1dc4ee0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc2ac55610c4018"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736094ecb92f467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613f2aa2b1dc4ee0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aaf689eea1c4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc2ac55610c4018" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Anglo American</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>97,330</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>93,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>