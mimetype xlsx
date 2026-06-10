--- v3 (2026-05-01)
+++ v4 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd80d9c80e60a4915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b90fe8e7634f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc2ac55610c4018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf625c19714f54ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aaf689eea1c4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc2ac55610c4018" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d03babeddae4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf625c19714f54ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Anglo American</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>94,640</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>95,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>95,540</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,360</x:t>
-[...382 lines deleted...]
-          <x:t>97,390</x:t>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>