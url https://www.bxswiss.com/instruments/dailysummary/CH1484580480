--- v4 (2026-06-10)
+++ v5 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b90fe8e7634f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57d5a33e7cfd4c34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf625c19714f54ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff348dbf003c48bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d03babeddae4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf625c19714f54ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f54b921bf854f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff348dbf003c48bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Anglo American</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,070</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,070</x:t>
-[...11 lines deleted...]
-          <x:t>97,660</x:t>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>96,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>96,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>