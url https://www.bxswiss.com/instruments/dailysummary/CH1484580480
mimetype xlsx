--- v5 (2026-07-03)
+++ v6 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57d5a33e7cfd4c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245923a31fd244cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff348dbf003c48bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24acde96873341e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f54b921bf854f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff348dbf003c48bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc09d41380a1d423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24acde96873341e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Anglo American</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>96,300</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>11.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,850</x:t>
-[...205 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,010</x:t>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>96,480</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>96,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>