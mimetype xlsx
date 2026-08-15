--- v6 (2026-07-25)
+++ v7 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245923a31fd244cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf989453d18d24fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24acde96873341e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6b4c1fcc75841f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc09d41380a1d423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24acde96873341e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R621d3b0fb0644fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6b4c1fcc75841f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Anglo American</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,060</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>96,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,790</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>96,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>96,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...370 lines deleted...]
-          <x:t>97,260</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>