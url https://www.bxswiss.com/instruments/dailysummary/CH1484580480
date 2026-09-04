--- v7 (2026-08-15)
+++ v8 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf989453d18d24fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e480b7819c54347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6b4c1fcc75841f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74984e17433f452e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R621d3b0fb0644fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6b4c1fcc75841f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c072537c4644aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74984e17433f452e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Anglo American</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,850</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,550</x:t>
-[...16 lines deleted...]
-          <x:t>96,180</x:t>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,330</x:t>
-[...362 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>95,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>