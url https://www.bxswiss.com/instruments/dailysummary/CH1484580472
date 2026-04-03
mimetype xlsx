--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f00a8d10504346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff94db5beb04e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33a750ef305b4457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e9997a6700b416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6136392c9f08488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33a750ef305b4457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac8637947fb4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e9997a6700b416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.40% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>102,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>102,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>