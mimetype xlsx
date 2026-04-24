--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff94db5beb04e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1418fc5eeb344c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e9997a6700b416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5cc0709eed4e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac8637947fb4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e9997a6700b416a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3c0e311bcc4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5cc0709eed4e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.40% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>103,775</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,165</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,770</x:t>
-[...97 lines deleted...]
-          <x:t>102,880</x:t>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,300</x:t>
-[...404 lines deleted...]
-          <x:t>100,090</x:t>
+          <x:t>102,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>