--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1418fc5eeb344c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c8676c838cb4d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5cc0709eed4e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77b2335076f74761"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3c0e311bcc4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5cc0709eed4e83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2432e83185814e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77b2335076f74761" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.40% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>97,180</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>07.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>102,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>