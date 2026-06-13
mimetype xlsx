--- v4 (2026-05-14)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c8676c838cb4d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa1beb80f204063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77b2335076f74761"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92359d242c4e446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2432e83185814e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77b2335076f74761" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c8be7cf6a74185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92359d242c4e446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.40% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...382 lines deleted...]
-          <x:t>99,540</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,060</x:t>
-[...107 lines deleted...]
-          <x:t>97,910</x:t>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...73 lines deleted...]
-          <x:t>100,030</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>