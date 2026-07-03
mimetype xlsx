--- v5 (2026-06-13)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa1beb80f204063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5650c3f84b47f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92359d242c4e446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a2ca0dd4c84f09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c8be7cf6a74185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92359d242c4e446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1122fa910e449cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a2ca0dd4c84f09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.40% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,550</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...408 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>93,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>