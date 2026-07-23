--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5650c3f84b47f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re326fb4c15aa4c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a2ca0dd4c84f09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c56cdeaa23446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1122fa910e449cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a2ca0dd4c84f09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60753cb78b63418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c56cdeaa23446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.40% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>96,930</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,260</x:t>
-[...21 lines deleted...]
-          <x:t>93,820</x:t>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,510</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>95,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>