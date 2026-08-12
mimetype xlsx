--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re326fb4c15aa4c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cf5f25c7fe41f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c56cdeaa23446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00712de0b2474d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60753cb78b63418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c56cdeaa23446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf41df21d5b444363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00712de0b2474d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.40% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,160</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,900</x:t>
-[...16 lines deleted...]
-          <x:t>95,510</x:t>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,560</x:t>
-[...566 lines deleted...]
-          <x:t>95,510</x:t>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>