--- v8 (2026-08-12)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cf5f25c7fe41f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ffd01199ed47e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00712de0b2474d3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd1f1be868584d0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf41df21d5b444363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00712de0b2474d3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd726ed6891224fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd1f1be868584d0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.40% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>