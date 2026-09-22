--- v8 (2026-09-02)
+++ v9 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f71af238244007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R717b55abd79b41eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec2a9922d354d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d8d78dc4664639"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra44b2bbda68847a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec2a9922d354d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7292f3d52765462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d8d78dc4664639" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,490</x:t>
-[...259 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,885</x:t>
-[...198 lines deleted...]
-          <x:t>100,945</x:t>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>