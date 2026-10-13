--- v9 (2026-09-22)
+++ v10 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R717b55abd79b41eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6692c852a0ae46fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d8d78dc4664639"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R008ba8854f4841fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7292f3d52765462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d8d78dc4664639" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e62642e5bc4a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R008ba8854f4841fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>103,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,190</x:t>
-[...463 lines deleted...]
-          <x:t>104,245</x:t>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>