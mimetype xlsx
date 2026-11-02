--- v10 (2026-10-13)
+++ v11 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6692c852a0ae46fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a5aa7536e74eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R008ba8854f4841fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re601ab29825a4abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e62642e5bc4a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R008ba8854f4841fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5798dcd1ec16459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re601ab29825a4abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>102,260</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,825</x:t>
-[...65 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,365</x:t>
-[...414 lines deleted...]
-          <x:t>105,230</x:t>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>