--- v1 (2026-03-18)
+++ v2 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe18b463a060446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54051038a37c49e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b3d6afa662403c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec32e523fe04f6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb6a54b92d94834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b3d6afa662403c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4807eba6b03549ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec32e523fe04f6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,800</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>102,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>