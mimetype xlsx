--- v2 (2026-04-07)
+++ v3 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54051038a37c49e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb1925141b2544e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec32e523fe04f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998501b9fe2f46a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4807eba6b03549ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec32e523fe04f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857a901dab9f4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998501b9fe2f46a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,695</x:t>
-[...252 lines deleted...]
-          <x:t>101,265</x:t>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>