--- v3 (2026-04-27)
+++ v4 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb1925141b2544e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f6a19ab1c7f46fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998501b9fe2f46a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7799a2232aee4ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857a901dab9f4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998501b9fe2f46a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a4f8fed666463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7799a2232aee4ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>101,435</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,885</x:t>
-[...16 lines deleted...]
-          <x:t>100,030</x:t>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,480</x:t>
-[...48 lines deleted...]
-          <x:t>104,235</x:t>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,465</x:t>
-[...323 lines deleted...]
-          <x:t>106,920</x:t>
+          <x:t>103,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>