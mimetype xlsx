--- v4 (2026-06-10)
+++ v5 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f6a19ab1c7f46fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd16d8e2200934ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7799a2232aee4ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd904c1227136412d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a4f8fed666463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7799a2232aee4ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac83fd3dcf1422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd904c1227136412d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>103,925</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,805</x:t>
-[...60 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,030</x:t>
-[...124 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,015</x:t>
-[...26 lines deleted...]
-          <x:t>105,875</x:t>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,610</x:t>
-[...107 lines deleted...]
-          <x:t>103,475</x:t>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>