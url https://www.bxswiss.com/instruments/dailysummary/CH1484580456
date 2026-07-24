--- v5 (2026-07-04)
+++ v6 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd16d8e2200934ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbddbcea54d434590" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd904c1227136412d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59c07e75aa0422b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac83fd3dcf1422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd904c1227136412d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162ad3f4575547af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59c07e75aa0422b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>105,875</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,610</x:t>
-[...318 lines deleted...]
-          <x:t>103,585</x:t>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>97,530</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>103,525</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>