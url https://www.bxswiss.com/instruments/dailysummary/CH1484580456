--- v6 (2026-07-24)
+++ v7 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbddbcea54d434590" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a014778d8e4d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59c07e75aa0422b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87c3f6d4cf224641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162ad3f4575547af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59c07e75aa0422b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R292db5fcac594631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87c3f6d4cf224641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,500</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,355</x:t>
-[...97 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,400</x:t>
-[...306 lines deleted...]
-          <x:t>98,240</x:t>
+          <x:t>102,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>