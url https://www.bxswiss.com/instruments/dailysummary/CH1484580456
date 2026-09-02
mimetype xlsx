--- v7 (2026-08-13)
+++ v8 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a014778d8e4d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f71af238244007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87c3f6d4cf224641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec2a9922d354d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R292db5fcac594631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87c3f6d4cf224641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra44b2bbda68847a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec2a9922d354d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,110</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,680</x:t>
-[...16 lines deleted...]
-          <x:t>100,560</x:t>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>101,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,665</x:t>
-[...166 lines deleted...]
-          <x:t>102,390</x:t>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>