--- v1 (2026-03-18)
+++ v2 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c64ee7cf78c4539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd5dd01f1794153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a47cfaf679e45ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1977b38465f34a57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R178d6d0560d44b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a47cfaf679e45ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cbdb6050fa6496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1977b38465f34a57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Kinross Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>