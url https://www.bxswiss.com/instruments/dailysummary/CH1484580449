--- v2 (2026-04-07)
+++ v3 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd5dd01f1794153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71924f9746624a1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1977b38465f34a57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f242269df34970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cbdb6050fa6496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1977b38465f34a57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9c9faa5e4b45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f242269df34970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Kinross Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,930</x:t>
-[...43 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,000</x:t>
-[...21 lines deleted...]
-          <x:t>101,695</x:t>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,655</x:t>
-[...26 lines deleted...]
-          <x:t>100,975</x:t>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>100,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>