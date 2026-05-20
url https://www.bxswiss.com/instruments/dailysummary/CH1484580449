--- v3 (2026-04-28)
+++ v4 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71924f9746624a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba03cfa42e148a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f242269df34970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c0b0c2471e44d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9c9faa5e4b45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f242269df34970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafe842fc62d4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c0b0c2471e44d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Kinross Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,755</x:t>
-[...441 lines deleted...]
-          <x:t>101,855</x:t>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>