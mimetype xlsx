--- v4 (2026-05-20)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba03cfa42e148a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e43b7aeefc54557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c0b0c2471e44d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf572cd4a194044a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafe842fc62d4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c0b0c2471e44d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80365a02581040e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf572cd4a194044a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Kinross Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>100,030</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>100,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,250</x:t>
-[...291 lines deleted...]
-          <x:t>96,900</x:t>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...19 lines deleted...]
-          <x:t>97,700</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>