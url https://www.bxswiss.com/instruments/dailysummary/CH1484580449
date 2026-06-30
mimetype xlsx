--- v5 (2026-06-10)
+++ v6 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e43b7aeefc54557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c4cc2fcfe54d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf572cd4a194044a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50e80e8bdc6482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80365a02581040e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf572cd4a194044a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0737ea76f18a45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50e80e8bdc6482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Kinross Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>97,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,900</x:t>
-[...382 lines deleted...]
-          <x:t>92,780</x:t>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>