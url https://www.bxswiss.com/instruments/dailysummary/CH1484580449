--- v6 (2026-06-30)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c4cc2fcfe54d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae8df93505c46c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50e80e8bdc6482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967bded0b06c4075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0737ea76f18a45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50e80e8bdc6482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3df949a0804748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967bded0b06c4075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Kinross Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>95,410</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,330</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>96,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,000</x:t>
-[...107 lines deleted...]
-          <x:t>91,980</x:t>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>92,020</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>