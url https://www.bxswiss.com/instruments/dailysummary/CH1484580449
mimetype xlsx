--- v7 (2026-07-21)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae8df93505c46c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290876e32a824640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967bded0b06c4075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4b5170d01e413c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3df949a0804748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967bded0b06c4075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637f457b265e40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4b5170d01e413c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Kinross Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,000</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,000</x:t>
-[...571 lines deleted...]
-          <x:t>91,080</x:t>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>