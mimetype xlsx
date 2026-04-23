--- v1 (2026-03-14)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26c91b411c04aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c2351eb5324f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b336f9063c426d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2588660dc115409c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b66626052e4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b336f9063c426d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0678dbedc096446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2588660dc115409c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Anglogold Ashanti ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,690</x:t>
-[...630 lines deleted...]
-          <x:t>101,865</x:t>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>