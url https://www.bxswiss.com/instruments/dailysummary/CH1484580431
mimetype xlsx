--- v2 (2026-04-23)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c2351eb5324f63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51920adba69f4a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2588660dc115409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec0318f211a44e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0678dbedc096446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2588660dc115409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c03949c0f840f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec0318f211a44e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Anglogold Ashanti ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>101,765</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>13.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,010</x:t>
-[...225 lines deleted...]
-          <x:t>101,645</x:t>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>