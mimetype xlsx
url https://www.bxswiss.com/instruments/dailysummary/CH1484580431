--- v3 (2026-05-14)
+++ v4 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51920adba69f4a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1264e1de234082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec0318f211a44e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re078e8eb245a4539"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c03949c0f840f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec0318f211a44e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re220cdbd2d294478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re078e8eb245a4539" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Anglogold Ashanti ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,260</x:t>
-[...16 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,040</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>102,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,095</x:t>
-[...490 lines deleted...]
-          <x:t>101,980</x:t>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>