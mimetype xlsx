--- v4 (2026-06-23)
+++ v5 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1264e1de234082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5509655abe174b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re078e8eb245a4539"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e1cfb125404eb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re220cdbd2d294478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re078e8eb245a4539" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a695a27f264a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e1cfb125404eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Anglogold Ashanti ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>99,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>100,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>