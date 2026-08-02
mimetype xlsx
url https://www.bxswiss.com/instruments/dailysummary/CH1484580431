--- v5 (2026-07-13)
+++ v6 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5509655abe174b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d4a953d71048e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e1cfb125404eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ed7e3aaa56420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a695a27f264a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e1cfb125404eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8c4e184ebd54edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ed7e3aaa56420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Anglogold Ashanti ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,320</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,620</x:t>
-[...11 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,055</x:t>
-[...210 lines deleted...]
-          <x:t>98,130</x:t>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>100,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>