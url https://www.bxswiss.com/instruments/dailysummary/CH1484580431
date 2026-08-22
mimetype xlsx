--- v6 (2026-08-02)
+++ v7 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d4a953d71048e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ae63959f9c34022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ed7e3aaa56420e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R638afc329fdb41f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8c4e184ebd54edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ed7e3aaa56420e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e8fcc6a9fd43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R638afc329fdb41f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Anglogold Ashanti ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,510</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,190</x:t>
-[...232 lines deleted...]
-          <x:t>99,280</x:t>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,860</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>