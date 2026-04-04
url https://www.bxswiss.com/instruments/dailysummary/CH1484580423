--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde3f3949571a45d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d7b892c58e4ff5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4974d0a7fe614584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9071be61f23a496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a3d46c31ce4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4974d0a7fe614584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b360e5210ee41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9071be61f23a496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>