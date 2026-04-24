--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d7b892c58e4ff5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0590f1f5795461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9071be61f23a496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72ff4dd9c204c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b360e5210ee41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9071be61f23a496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd976b034368945e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72ff4dd9c204c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,075</x:t>
-[...43 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,070</x:t>
-[...517 lines deleted...]
-          <x:t>98,590</x:t>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>