--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0590f1f5795461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c0c13243ec048f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72ff4dd9c204c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa55afed60294dcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd976b034368945e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72ff4dd9c204c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87deddccc1304ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa55afed60294dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>97,660</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,330</x:t>
-[...26 lines deleted...]
-          <x:t>98,540</x:t>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>99,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>