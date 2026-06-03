--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c0c13243ec048f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1567073a7d471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa55afed60294dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c031625eaf54fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87deddccc1304ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa55afed60294dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b6fce0b4fdc4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c031625eaf54fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>100,170</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,110</x:t>
-[...80 lines deleted...]
-          <x:t>98,320</x:t>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>99,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,330</x:t>
-[...124 lines deleted...]
-          <x:t>99,740</x:t>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>99,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>