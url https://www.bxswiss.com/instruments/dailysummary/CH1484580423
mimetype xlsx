--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1567073a7d471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89341003994f4773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c031625eaf54fe5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3a2c230dd74e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b6fce0b4fdc4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c031625eaf54fe5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bdac2c125304e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3a2c230dd74e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,590</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,330</x:t>
-[...124 lines deleted...]
-          <x:t>99,740</x:t>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>96,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,610</x:t>
-[...36 lines deleted...]
-          <x:t>97,680</x:t>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>