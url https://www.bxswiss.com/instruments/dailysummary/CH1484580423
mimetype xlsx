--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89341003994f4773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re12f874f0f864485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3a2c230dd74e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05699f85b68640de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bdac2c125304e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3a2c230dd74e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdebfbf0cb6e2443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05699f85b68640de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>96,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>