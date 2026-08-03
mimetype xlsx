--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re12f874f0f864485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4b350f52724718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05699f85b68640de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4129f5a0be24d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdebfbf0cb6e2443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05699f85b68640de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R937be396d2374596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4129f5a0be24d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>92,500</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>22.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>95,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>92,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>10.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,970</x:t>
-[...36 lines deleted...]
-          <x:t>94,010</x:t>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>