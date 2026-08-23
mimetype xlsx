--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4b350f52724718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d39e4d564284c16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4129f5a0be24d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef7507be863497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R937be396d2374596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4129f5a0be24d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc6903233e145a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef7507be863497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,200</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,180</x:t>
-[...119 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,970</x:t>
-[...386 lines deleted...]
-        <x:is>
           <x:t>96,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>