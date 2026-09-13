--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d39e4d564284c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440e6e6ba895413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef7507be863497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc96d2ccd2654ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc6903233e145a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef7507be863497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbb67e11c2a247bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc96d2ccd2654ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>100,480</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,460</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>