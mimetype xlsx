--- v1 (2026-03-18)
+++ v2 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97061a91da694e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7d8297b2b3433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ffddb9629d2489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660303f9aacd4a39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc7156181667470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ffddb9629d2489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a554d1967d54350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660303f9aacd4a39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>102,320</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>104,430</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,050</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>