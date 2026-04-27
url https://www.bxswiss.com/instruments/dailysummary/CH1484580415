--- v2 (2026-04-07)
+++ v3 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7d8297b2b3433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2809e247284723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660303f9aacd4a39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b93095074a04688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a554d1967d54350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660303f9aacd4a39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f3078384e884fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b93095074a04688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>102,510</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>100,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>