--- v3 (2026-04-27)
+++ v4 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2809e247284723" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b52b8c3ea14cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b93095074a04688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c2552552c8403a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f3078384e884fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b93095074a04688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd855c37edeaf4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c2552552c8403a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>102,420</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>102,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,380</x:t>
-[...242 lines deleted...]
-          <x:t>102,930</x:t>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>