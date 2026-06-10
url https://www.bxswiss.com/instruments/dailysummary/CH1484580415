--- v4 (2026-05-20)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b52b8c3ea14cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racce06fb13104580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c2552552c8403a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8111950fb214fc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd855c37edeaf4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c2552552c8403a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c1be27989894247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8111950fb214fc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>101,555</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,045</x:t>
-[...151 lines deleted...]
-          <x:t>101,135</x:t>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,945</x:t>
-[...156 lines deleted...]
-          <x:t>100,520</x:t>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,915</x:t>
-[...9 lines deleted...]
-          <x:t>100,735</x:t>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>