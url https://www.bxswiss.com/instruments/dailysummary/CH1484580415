--- v5 (2026-06-10)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racce06fb13104580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04a0faa7ed14fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8111950fb214fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf1a01810354368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c1be27989894247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8111950fb214fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea42de069411404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf1a01810354368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>100,520</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,915</x:t>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,735</x:t>
-[...350 lines deleted...]
-          <x:t>96,000</x:t>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>