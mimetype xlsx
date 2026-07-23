--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04a0faa7ed14fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74958954745644aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf1a01810354368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radae5e4641674e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea42de069411404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf1a01810354368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70fbd66e11b8499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radae5e4641674e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>97,700</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>99,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>96,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,170</x:t>
-[...139 lines deleted...]
-          <x:t>98,670</x:t>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>