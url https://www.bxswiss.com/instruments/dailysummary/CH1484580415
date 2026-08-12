--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74958954745644aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc04de50fac07432e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radae5e4641674e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R648b00ae39134c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70fbd66e11b8499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radae5e4641674e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1870e7f04a224882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R648b00ae39134c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,850</x:t>
-[...129 lines deleted...]
-          <x:t>97,390</x:t>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>99,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>