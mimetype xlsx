--- v8 (2026-08-12)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc04de50fac07432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb54d9c18b94506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R648b00ae39134c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bd95a99d7274370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1870e7f04a224882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R648b00ae39134c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca25f4de895842e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bd95a99d7274370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,510</x:t>
-[...220 lines deleted...]
-          <x:t>99,430</x:t>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>101,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>