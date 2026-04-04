--- v0 (2026-02-21)
+++ v1 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R930dd4839e474faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0edd4f635ab24472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72917737da341b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f2b07d41754bb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec65af348c304e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72917737da341b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f067e254a44575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f2b07d41754bb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,433 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...125 lines deleted...]
-          <x:t>97,210</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...262 lines deleted...]
-          <x:t>99,250</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>