--- v1 (2026-04-04)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0edd4f635ab24472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5781a1765c41c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f2b07d41754bb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd924ef85557146b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f067e254a44575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f2b07d41754bb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8228d1439c5c4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd924ef85557146b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>95,450</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>92,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>