--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5781a1765c41c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba560962c39438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd924ef85557146b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab5af0cb0de74d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8228d1439c5c4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd924ef85557146b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb5fde3bc624dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab5af0cb0de74d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,200</x:t>
-[...360 lines deleted...]
-          <x:t>99,880</x:t>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>