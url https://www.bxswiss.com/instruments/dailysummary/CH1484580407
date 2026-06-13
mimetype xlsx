--- v3 (2026-05-14)
+++ v4 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba560962c39438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c040ba8b734f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab5af0cb0de74d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7185a65f9b884046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb5fde3bc624dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab5af0cb0de74d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2976214593c141cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7185a65f9b884046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>97,780</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,530</x:t>
-[...33 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,340</x:t>
-[...252 lines deleted...]
-          <x:t>98,090</x:t>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>