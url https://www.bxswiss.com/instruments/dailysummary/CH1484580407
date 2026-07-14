--- v4 (2026-06-13)
+++ v5 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c040ba8b734f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182dd1747eee4ef4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7185a65f9b884046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2abbfdc59748bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2976214593c141cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7185a65f9b884046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4bb8c69c22643bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2abbfdc59748bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>94,800</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>95,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,860</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,870</x:t>
-[...87 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,230</x:t>
-[...313 lines deleted...]
-          <x:t>94,850</x:t>
+          <x:t>95,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
-        </x:is>
-[...62 lines deleted...]
-          <x:t>97,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>