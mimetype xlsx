--- v5 (2026-07-14)
+++ v6 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182dd1747eee4ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ac33d02e4f49f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2abbfdc59748bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf881590eee5c4989"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4bb8c69c22643bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2abbfdc59748bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32412434983745ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf881590eee5c4989" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,140</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,000</x:t>
-[...124 lines deleted...]
-          <x:t>97,670</x:t>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>95,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>