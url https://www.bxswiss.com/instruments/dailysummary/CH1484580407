--- v6 (2026-08-03)
+++ v7 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ac33d02e4f49f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b52d5261db44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf881590eee5c4989"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1522ea50cb8b4c23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32412434983745ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf881590eee5c4989" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff98f6316a8421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1522ea50cb8b4c23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>