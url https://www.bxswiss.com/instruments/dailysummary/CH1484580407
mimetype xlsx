--- v7 (2026-08-23)
+++ v8 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b52d5261db44d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re110b10b22234365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1522ea50cb8b4c23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1023049a7494646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff98f6316a8421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1522ea50cb8b4c23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4810d2bc072641e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1023049a7494646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>97,630</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,250</x:t>
-[...16 lines deleted...]
-          <x:t>96,970</x:t>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,150</x:t>
-[...205 lines deleted...]
-          <x:t>98,310</x:t>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,690</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>