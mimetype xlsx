--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2727e06d5d481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13b6d0f3a4d4072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4fd4547f834903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e6ee612e941425a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf77f206940c4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4fd4547f834903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ee9d6a071a4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e6ee612e941425a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,790</x:t>
-[...53 lines deleted...]
-          <x:t>96,900</x:t>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>97,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...46 lines deleted...]
-          <x:t>96,420</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>