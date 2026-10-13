--- v10 (2026-09-22)
+++ v11 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13b6d0f3a4d4072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456f4f315ae643ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e6ee612e941425a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea29bc005cb430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ee9d6a071a4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e6ee612e941425a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b78329f8b74cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea29bc005cb430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,350</x:t>
-[...53 lines deleted...]
-          <x:t>98,350</x:t>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,840</x:t>
-[...38 lines deleted...]
-          <x:t>98,720</x:t>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,850</x:t>
-[...463 lines deleted...]
-          <x:t>99,370</x:t>
+          <x:t>99,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>