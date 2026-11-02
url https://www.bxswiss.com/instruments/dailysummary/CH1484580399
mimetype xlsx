--- v11 (2026-10-13)
+++ v12 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456f4f315ae643ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceafd37a1d7e47ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea29bc005cb430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb68493c657460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b78329f8b74cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea29bc005cb430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71782bbffbe4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb68493c657460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,260</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,890</x:t>
-[...566 lines deleted...]
-          <x:t>99,280</x:t>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>