--- v1 (2026-03-18)
+++ v2 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb04b16c0c9804728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1554e4128d7c446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f8c7e0c22364bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R484fb5a068b6461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647b8dc4e48041bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f8c7e0c22364bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01fb2a0dce0b4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R484fb5a068b6461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,010</x:t>
-[...242 lines deleted...]
-          <x:t>98,380</x:t>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,120</x:t>
-[...296 lines deleted...]
-          <x:t>99,000</x:t>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>