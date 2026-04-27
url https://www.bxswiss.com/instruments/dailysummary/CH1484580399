--- v2 (2026-04-07)
+++ v3 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1554e4128d7c446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd98ef2e1c3254b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R484fb5a068b6461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e774f6f04a74962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01fb2a0dce0b4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R484fb5a068b6461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11c9aa40c2e4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e774f6f04a74962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>94,300</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>97,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>