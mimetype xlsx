--- v3 (2026-04-27)
+++ v4 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd98ef2e1c3254b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc51c56feea4f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e774f6f04a74962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4a813df15a24c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11c9aa40c2e4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e774f6f04a74962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6239406abb4140c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4a813df15a24c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>96,190</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,880</x:t>
-[...436 lines deleted...]
-          <x:t>101,685</x:t>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>