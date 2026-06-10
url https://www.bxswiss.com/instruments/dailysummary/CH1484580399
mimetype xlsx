--- v4 (2026-05-20)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc51c56feea4f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab98c27790fc47a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4a813df15a24c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra113430812254534"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6239406abb4140c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4a813df15a24c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b67f98538fa4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra113430812254534" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,290</x:t>
-[...232 lines deleted...]
-          <x:t>98,220</x:t>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,110</x:t>
-[...4 lines deleted...]
-          <x:t>99,100</x:t>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>