--- v5 (2026-06-10)
+++ v6 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab98c27790fc47a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c6134e4c7284303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra113430812254534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9e03643e294d75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b67f98538fa4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra113430812254534" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330a2f5d515c4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9e03643e294d75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,610</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,610</x:t>
-[...33 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,650</x:t>
-[...377 lines deleted...]
-          <x:t>100,975</x:t>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,600</x:t>
-[...33 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,340</x:t>
-[...9 lines deleted...]
-          <x:t>97,950</x:t>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>