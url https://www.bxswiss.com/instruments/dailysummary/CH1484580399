--- v6 (2026-07-04)
+++ v7 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c6134e4c7284303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b302f153f64584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9e03643e294d75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f2e8790a390423b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330a2f5d515c4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9e03643e294d75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38cc85b104674c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f2e8790a390423b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>100,975</x:t>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,600</x:t>
-[...33 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,340</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>98,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,240</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>