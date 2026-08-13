--- v7 (2026-07-24)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b302f153f64584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ade94cee21451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f2e8790a390423b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61386c14e60e459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38cc85b104674c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f2e8790a390423b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R300952c9d1114b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61386c14e60e459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>93,200</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...275 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,680</x:t>
-[...31 lines deleted...]
-          <x:t>94,650</x:t>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>92,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>