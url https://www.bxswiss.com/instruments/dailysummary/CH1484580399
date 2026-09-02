--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ade94cee21451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2727e06d5d481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61386c14e60e459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4fd4547f834903"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R300952c9d1114b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61386c14e60e459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf77f206940c4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4fd4547f834903" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484580399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,500</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,700</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>