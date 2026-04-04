--- v2 (2026-02-26)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6dd027cb9294687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7f92556c1e4d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e165721bfbe444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0540e1693fd4574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb024c1c8ae0b4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e165721bfbe444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf463324f819a445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0540e1693fd4574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.52% p.a. JB Callable Multi Barrier Reverse Convertible (55%) auf Apple Inc, Eli Lilly &amp; Co, NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1482606667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>98,425</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>