--- v3 (2026-04-04)
+++ v4 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7f92556c1e4d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5567f3f866514283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0540e1693fd4574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59956b5ff49a4066"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf463324f819a445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0540e1693fd4574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99666a57f69443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59956b5ff49a4066" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.52% p.a. JB Callable Multi Barrier Reverse Convertible (55%) auf Apple Inc, Eli Lilly &amp; Co, NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1482606667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,075</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,275</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>96,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,725</x:t>
-[...107 lines deleted...]
-          <x:t>96,125</x:t>
+          <x:t>96,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,475</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>95,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>