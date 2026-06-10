--- v4 (2026-04-28)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5567f3f866514283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ccb4ba1231147e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59956b5ff49a4066"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a13688aa6934c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99666a57f69443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59956b5ff49a4066" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d481911bb941de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a13688aa6934c4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.52% p.a. JB Callable Multi Barrier Reverse Convertible (55%) auf Apple Inc, Eli Lilly &amp; Co, NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1482606667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>96,475</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>