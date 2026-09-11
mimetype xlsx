--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db87e7a4aae4546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6590fb3ec914db9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0270621b99194c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61fcb9bb95bf4c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6436114f3af44df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0270621b99194c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf153d2fb064c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61fcb9bb95bf4c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.62% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf SAP SE, Siemens AG, Deutsche Telekom AG, MTU Aero Engines AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1482606550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>72,275</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>