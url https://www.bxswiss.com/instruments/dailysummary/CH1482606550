--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6590fb3ec914db9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f06ef9863b54d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61fcb9bb95bf4c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bea043821cf4a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf153d2fb064c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61fcb9bb95bf4c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e94cfb3fcb04b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bea043821cf4a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.62% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf SAP SE, Siemens AG, Deutsche Telekom AG, MTU Aero Engines AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1482606550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,375</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,375</x:t>
-[...6 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>81,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,975</x:t>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>80,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,925</x:t>
-[...463 lines deleted...]
-          <x:t>78,825</x:t>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>