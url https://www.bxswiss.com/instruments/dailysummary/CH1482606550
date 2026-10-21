--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f06ef9863b54d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db332f0543e40ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bea043821cf4a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d2ef826f3643bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e94cfb3fcb04b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bea043821cf4a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13af0dcf5ae44153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d2ef826f3643bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.62% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf SAP SE, Siemens AG, Deutsche Telekom AG, MTU Aero Engines AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1482606550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>83,275</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,825</x:t>
-[...598 lines deleted...]
-          <x:t>81,825</x:t>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>