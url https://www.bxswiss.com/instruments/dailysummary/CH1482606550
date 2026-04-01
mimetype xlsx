--- v3 (2026-03-12)
+++ v4 (2026-04-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R067ff614be7049e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e4daf0171d4a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5303f4c5044e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76b04405e3834ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3171badea52e4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5303f4c5044e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e6ecb337d14884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76b04405e3834ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.62% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf SAP SE, Siemens AG, Deutsche Telekom AG, MTU Aero Engines AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1482606550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>92,675</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,125</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>88,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>