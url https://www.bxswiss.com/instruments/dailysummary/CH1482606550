--- v4 (2026-04-01)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e4daf0171d4a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7c65c254c84d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76b04405e3834ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199743a3c51342da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e6ecb337d14884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76b04405e3834ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb308e4e1a34527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199743a3c51342da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.62% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf SAP SE, Siemens AG, Deutsche Telekom AG, MTU Aero Engines AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1482606550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>83,975</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,075</x:t>
-[...26 lines deleted...]
-          <x:t>78,750</x:t>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,000</x:t>
-[...117 lines deleted...]
-          <x:t>76,000</x:t>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>