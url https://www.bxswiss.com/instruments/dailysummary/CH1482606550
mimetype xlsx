--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7c65c254c84d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f8a3719cb14a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199743a3c51342da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4abf1ff976ee41f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb308e4e1a34527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199743a3c51342da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94418662f57647f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4abf1ff976ee41f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.62% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf SAP SE, Siemens AG, Deutsche Telekom AG, MTU Aero Engines AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1482606550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>76,475</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>26.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>27.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>74,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>77,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>