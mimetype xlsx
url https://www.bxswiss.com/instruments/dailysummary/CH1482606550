--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f8a3719cb14a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f3dafc32d04a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4abf1ff976ee41f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdef1ea6779fd4897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94418662f57647f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4abf1ff976ee41f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4fec9725e2466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdef1ea6779fd4897" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.62% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf SAP SE, Siemens AG, Deutsche Telekom AG, MTU Aero Engines AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1482606550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>80,875</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,825</x:t>
-[...87 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,000</x:t>
-[...360 lines deleted...]
-          <x:t>73,250</x:t>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>