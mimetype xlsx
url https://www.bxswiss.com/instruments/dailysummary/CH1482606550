--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f3dafc32d04a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1894c3ee80f44532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdef1ea6779fd4897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9f4f4a4bde491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4fec9725e2466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdef1ea6779fd4897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa8e9efb85b4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9f4f4a4bde491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.62% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf SAP SE, Siemens AG, Deutsche Telekom AG, MTU Aero Engines AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1482606550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,150</x:t>
-[...328 lines deleted...]
-          <x:t>86,650</x:t>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>