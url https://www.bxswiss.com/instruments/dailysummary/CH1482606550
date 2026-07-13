--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1894c3ee80f44532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aebfc09171f479c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9f4f4a4bde491c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685775edcb174166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa8e9efb85b4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9f4f4a4bde491c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71924c57bc24268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685775edcb174166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.62% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf SAP SE, Siemens AG, Deutsche Telekom AG, MTU Aero Engines AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1482606550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>