--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aebfc09171f479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db87e7a4aae4546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685775edcb174166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0270621b99194c4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71924c57bc24268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685775edcb174166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6436114f3af44df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0270621b99194c4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.62% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf SAP SE, Siemens AG, Deutsche Telekom AG, MTU Aero Engines AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1482606550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,125</x:t>
-[...4 lines deleted...]
-          <x:t>70,725</x:t>
+          <x:t>71,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...451 lines deleted...]
-          <x:t>64,975</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>