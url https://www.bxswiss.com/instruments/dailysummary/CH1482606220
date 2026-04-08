--- v4 (2026-03-18)
+++ v5 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d1780b539c4463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2191ab69e4d34bfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1912b79b0c453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e17c59637194733"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad0fd79293c418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1912b79b0c453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b801d858ea4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e17c59637194733" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. JB Callable Multi Barrier Reverse Convertible (50%) auf Advanced Micro Devices Inc, Microsoft Corp, NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1482606220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,702</x:t>
-[...183 lines deleted...]
-          <x:t>91,159</x:t>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,243</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,415</x:t>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>