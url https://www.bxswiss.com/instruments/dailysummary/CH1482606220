--- v5 (2026-04-08)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2191ab69e4d34bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6598c01241c447b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e17c59637194733"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b81acf048f04420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b801d858ea4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e17c59637194733" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77375a12225f46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b81acf048f04420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. JB Callable Multi Barrier Reverse Convertible (50%) auf Advanced Micro Devices Inc, Microsoft Corp, NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1482606220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>