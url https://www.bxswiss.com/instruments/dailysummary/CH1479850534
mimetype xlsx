--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3e8ccb81564629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58562d2af4e4fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531245dc4a444305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31981f99f64642cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a463920e65144cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531245dc4a444305" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R180964f211f84550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31981f99f64642cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Tesla Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479850534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,405</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,375</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...6 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...6 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>0,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>