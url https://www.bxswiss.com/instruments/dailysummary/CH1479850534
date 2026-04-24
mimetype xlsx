--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58562d2af4e4fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3532d06e59d48c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31981f99f64642cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8ae966261094416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R180964f211f84550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31981f99f64642cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7abd5d07224a4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8ae966261094416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Tesla Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479850534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>0,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...48 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>0,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>