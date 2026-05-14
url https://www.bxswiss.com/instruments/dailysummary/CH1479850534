--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3532d06e59d48c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16d421efaac40f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8ae966261094416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R417cae73d9ef4a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7abd5d07224a4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8ae966261094416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c0a4ca56934cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R417cae73d9ef4a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Tesla Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479850534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...11 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...6 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...404 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>