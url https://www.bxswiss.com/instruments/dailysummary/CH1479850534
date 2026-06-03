--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16d421efaac40f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcd4dddb7144a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R417cae73d9ef4a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b575acdab4845b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c0a4ca56934cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R417cae73d9ef4a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b183af8fcff45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b575acdab4845b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Tesla Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479850534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,195</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>0,325</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>