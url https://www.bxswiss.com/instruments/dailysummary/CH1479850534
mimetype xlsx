--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcd4dddb7144a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89e7d64a7754dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b575acdab4845b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R079e2f1607bd4c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b183af8fcff45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b575acdab4845b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d2b245218604cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R079e2f1607bd4c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Tesla Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479850534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...269 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>