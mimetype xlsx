--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89e7d64a7754dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273bf050c6424905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R079e2f1607bd4c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7a8862eb8f40f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d2b245218604cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R079e2f1607bd4c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669cfb707c804a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7a8862eb8f40f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Tesla Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479850534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...114 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...205 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>