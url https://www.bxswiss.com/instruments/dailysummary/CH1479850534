--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273bf050c6424905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe09b2cc0c9e4d98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7a8862eb8f40f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19867e372b3646b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669cfb707c804a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7a8862eb8f40f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671b0016b4744ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19867e372b3646b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Tesla Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479850534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...53 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...16 lines deleted...]
-          <x:t>0,245</x:t>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...87 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...296 lines deleted...]
-          <x:t>0,195</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>