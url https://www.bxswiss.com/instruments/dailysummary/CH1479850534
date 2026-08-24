--- v13 (2026-08-03)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe09b2cc0c9e4d98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11912a31f6e6408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19867e372b3646b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c7aec9766554e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671b0016b4744ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19867e372b3646b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc244435fbe6f4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c7aec9766554e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Tesla Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479850534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>