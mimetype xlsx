--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11912a31f6e6408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0662408c6b4b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c7aec9766554e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf71dd07042c4161"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc244435fbe6f4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c7aec9766554e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b83d70c01f94e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf71dd07042c4161" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Tesla Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479850534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...556 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>