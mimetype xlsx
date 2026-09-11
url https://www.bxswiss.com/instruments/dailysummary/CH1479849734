--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabbb251b8c0b4933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886f99e892764345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7632997bc754e16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb0d93c038d49ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03020fa4e70c48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7632997bc754e16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5a70bb34c44a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb0d93c038d49ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>2,505</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,505</x:t>
-[...48 lines deleted...]
-          <x:t>2,795</x:t>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,660</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,650</x:t>
-[...448 lines deleted...]
-          <x:t>2,625</x:t>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,560</x:t>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>