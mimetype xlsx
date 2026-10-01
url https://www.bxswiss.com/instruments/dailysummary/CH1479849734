--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886f99e892764345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf012dd8bc8b648a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb0d93c038d49ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2060be95e72d4c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5a70bb34c44a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb0d93c038d49ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc40a800ee8324196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2060be95e72d4c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>2,625</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,560</x:t>
-[...97 lines deleted...]
-          <x:t>2,515</x:t>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,030</x:t>
-[...16 lines deleted...]
-          <x:t>2,255</x:t>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,240</x:t>
-[...242 lines deleted...]
-          <x:t>2,390</x:t>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>