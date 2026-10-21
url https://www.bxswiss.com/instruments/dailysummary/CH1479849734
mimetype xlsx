--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf012dd8bc8b648a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda94ae94a88f4324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2060be95e72d4c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7706f0e46958400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc40a800ee8324196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2060be95e72d4c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4dc97e7c99442dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7706f0e46958400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,265</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>2,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>2,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,240</x:t>
-[...151 lines deleted...]
-          <x:t>2,255</x:t>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,155</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>