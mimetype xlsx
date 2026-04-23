--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161f8629ec4a4b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f1fbf77dc50404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19df31c6170d42f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef9dce161f74095"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80e8ed6870d54963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19df31c6170d42f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12455949f4544554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef9dce161f74095" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,105</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,355</x:t>
-[...318 lines deleted...]
-          <x:t>2,045</x:t>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,915</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>1,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,995</x:t>
-[...225 lines deleted...]
-          <x:t>1,440</x:t>
+          <x:t>2,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>