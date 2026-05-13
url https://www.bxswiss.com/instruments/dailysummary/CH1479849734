--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f1fbf77dc50404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fcccffec4846d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef9dce161f74095"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd21cfdaec1403c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12455949f4544554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef9dce161f74095" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc422009d4d714772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd21cfdaec1403c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1,335</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,045</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,030</x:t>
-[...242 lines deleted...]
-          <x:t>2,020</x:t>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>