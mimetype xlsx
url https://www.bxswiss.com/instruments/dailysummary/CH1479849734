--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fcccffec4846d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946f527fd7634eb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd21cfdaec1403c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf55493dbf64e49de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc422009d4d714772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd21cfdaec1403c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0b4875e19104938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf55493dbf64e49de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,925</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,425</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,400</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,210</x:t>
-[...404 lines deleted...]
-          <x:t>1,640</x:t>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>