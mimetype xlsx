--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946f527fd7634eb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R361490fcfacc4d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf55493dbf64e49de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dad3c8e0d034ff9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0b4875e19104938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf55493dbf64e49de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49fa8b6eae14318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dad3c8e0d034ff9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,745</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,715</x:t>
-[...463 lines deleted...]
-          <x:t>2,050</x:t>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>