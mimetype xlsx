--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R361490fcfacc4d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f57af1a8254e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dad3c8e0d034ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re854dda5eb71437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49fa8b6eae14318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dad3c8e0d034ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55308aaff2d6490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re854dda5eb71437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,085</x:t>
-[...31 lines deleted...]
-          <x:t>2,015</x:t>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...316 lines deleted...]
-          <x:t>2,825</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>