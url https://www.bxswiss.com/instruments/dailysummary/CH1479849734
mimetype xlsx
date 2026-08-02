--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f57af1a8254e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944785d670984d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re854dda5eb71437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253bf7ecece74df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55308aaff2d6490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re854dda5eb71437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0deb6b3bb88414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253bf7ecece74df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>2,555</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,555</x:t>
-[...11 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,685</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,665</x:t>
-[...43 lines deleted...]
-          <x:t>2,795</x:t>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,725</x:t>
-[...382 lines deleted...]
-          <x:t>2,380</x:t>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>