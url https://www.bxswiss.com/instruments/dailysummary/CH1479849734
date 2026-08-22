--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944785d670984d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabbb251b8c0b4933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253bf7ecece74df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7632997bc754e16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0deb6b3bb88414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253bf7ecece74df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03020fa4e70c48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7632997bc754e16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,675</x:t>
-[...16 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,690</x:t>
-[...254 lines deleted...]
-          <x:t>2,605</x:t>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,475</x:t>
-[...301 lines deleted...]
-          <x:t>3,080</x:t>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>