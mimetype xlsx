--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1fa9b596f34059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re712c9fb55e54b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78b6bc9975904d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9379ed73f1f4a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910e8bc0be1e4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78b6bc9975904d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b1c26739fc4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9379ed73f1f4a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>