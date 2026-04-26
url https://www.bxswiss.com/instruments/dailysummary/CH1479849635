--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re712c9fb55e54b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfe06220be34dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9379ed73f1f4a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec64c9c587424cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b1c26739fc4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9379ed73f1f4a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ea44c4fafc4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec64c9c587424cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,175</x:t>
-[...48 lines deleted...]
-          <x:t>1,345</x:t>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,295</x:t>
-[...65 lines deleted...]
-          <x:t>0,745</x:t>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,925</x:t>
-[...387 lines deleted...]
-          <x:t>0,700</x:t>
+          <x:t>0,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>