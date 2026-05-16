--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfe06220be34dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf49abd99cfc247d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec64c9c587424cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99dfbf3d210a4f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ea44c4fafc4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec64c9c587424cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf281fd9228c4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99dfbf3d210a4f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,025</x:t>
-[...70 lines deleted...]
-          <x:t>1,255</x:t>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,235</x:t>
-[...80 lines deleted...]
-          <x:t>1,265</x:t>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,950</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>