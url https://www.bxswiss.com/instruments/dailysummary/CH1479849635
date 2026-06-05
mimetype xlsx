--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf49abd99cfc247d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b372e80c0cd4c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99dfbf3d210a4f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb7d90e2a5124f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf281fd9228c4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99dfbf3d210a4f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6f81bc126942e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb7d90e2a5124f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,255</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,235</x:t>
-[...38 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,445</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>1,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,625</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,590</x:t>
-[...161 lines deleted...]
-          <x:t>1,590</x:t>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>