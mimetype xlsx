--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b372e80c0cd4c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d460867f96f4ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb7d90e2a5124f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd665b95fee024396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6f81bc126942e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb7d90e2a5124f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08210ef33c364fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd665b95fee024396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,385</x:t>
-[...53 lines deleted...]
-          <x:t>1,455</x:t>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,635</x:t>
-[...210 lines deleted...]
-          <x:t>1,835</x:t>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,755</x:t>
-[...85 lines deleted...]
-          <x:t>1,850</x:t>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>