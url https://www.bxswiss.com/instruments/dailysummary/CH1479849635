--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d460867f96f4ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a118e58dc3249b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd665b95fee024396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae899ec3298048d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08210ef33c364fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd665b95fee024396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07bad289361244d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae899ec3298048d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,835</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,755</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>2,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>