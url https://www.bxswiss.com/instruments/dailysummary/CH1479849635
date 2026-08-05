--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a118e58dc3249b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dc9a538e904b57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae899ec3298048d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a02314c4c6f449d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07bad289361244d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae899ec3298048d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R367aa235d03b49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a02314c4c6f449d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>2,245</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,245</x:t>
-[...259 lines deleted...]
-          <x:t>2,285</x:t>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,285</x:t>
-[...173 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>2,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,655</x:t>
-[...36 lines deleted...]
-          <x:t>2,590</x:t>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>