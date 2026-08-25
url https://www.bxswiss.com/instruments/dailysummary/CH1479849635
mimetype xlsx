--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dc9a538e904b57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re071278152974b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a02314c4c6f449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5adf76edeb754143"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R367aa235d03b49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a02314c4c6f449d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e01b70934c4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5adf76edeb754143" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,605</x:t>
-[...26 lines deleted...]
-          <x:t>2,645</x:t>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,590</x:t>
-[...65 lines deleted...]
-          <x:t>2,555</x:t>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,535</x:t>
-[...463 lines deleted...]
-          <x:t>2,880</x:t>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>