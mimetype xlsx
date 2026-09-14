--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re071278152974b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree6321f9cad0498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5adf76edeb754143"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d504df4dbbf439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e01b70934c4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5adf76edeb754143" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6316ee2b5be4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d504df4dbbf439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,595</x:t>
-[...151 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,905</x:t>
-[...80 lines deleted...]
-          <x:t>2,905</x:t>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,790</x:t>
-[...296 lines deleted...]
-          <x:t>2,760</x:t>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>