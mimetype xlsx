--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532b9bc644414386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971b4a92e8ef4cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b46c81413b467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e32126a3d74d9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e712dbbdc3c4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b46c81413b467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5509c217b8448bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e32126a3d74d9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>2,785</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,485</x:t>
-[...178 lines deleted...]
-          <x:t>2,565</x:t>
+          <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,315</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>3,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>