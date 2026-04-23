--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971b4a92e8ef4cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03dad7b9b85249f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e32126a3d74d9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252b15e69c574d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5509c217b8448bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e32126a3d74d9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae46e10730c4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252b15e69c574d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,935</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>2,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...451 lines deleted...]
-          <x:t>4,775</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>