--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R898c1cd141fd4d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350a9e47507647b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cba773c5ec74278"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3911a6ea47848e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ae45704cf64ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cba773c5ec74278" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74efa2c47f0c491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3911a6ea47848e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,335</x:t>
-[...576 lines deleted...]
-          <x:t>8,235</x:t>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>