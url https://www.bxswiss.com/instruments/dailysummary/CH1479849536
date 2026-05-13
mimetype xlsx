--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350a9e47507647b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56d4766d97c40f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3911a6ea47848e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R816532862e17473b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74efa2c47f0c491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3911a6ea47848e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29de81a14d424457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R816532862e17473b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>