--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8bd8aea23c6468a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f4df3627a494c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211cfb574a074c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c28de247ce7460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9509007075c24a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211cfb574a074c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeca40e719544817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c28de247ce7460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,195</x:t>
+          <x:t>2,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>11.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,285</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,275</x:t>
-[...26 lines deleted...]
-          <x:t>3,185</x:t>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,100</x:t>
-[...539 lines deleted...]
-          <x:t>2,940</x:t>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>