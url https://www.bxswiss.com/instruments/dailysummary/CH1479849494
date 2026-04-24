--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f4df3627a494c38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ac96937ed14655" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c28de247ce7460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d5c4b2f7fa453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeca40e719544817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c28de247ce7460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7257233cc44314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d5c4b2f7fa453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,055</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,870</x:t>
-[...114 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,905</x:t>
-[...97 lines deleted...]
-          <x:t>3,015</x:t>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,925</x:t>
-[...355 lines deleted...]
-          <x:t>2,850</x:t>
+          <x:t>3,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>