--- v8 (2026-04-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ac96937ed14655" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf81b68c669343b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d5c4b2f7fa453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a8a29e553d4e6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7257233cc44314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d5c4b2f7fa453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c18947665aa42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a8a29e553d4e6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...404 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,235</x:t>
-[...166 lines deleted...]
-          <x:t>3,270</x:t>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>