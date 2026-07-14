--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf81b68c669343b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef9f1b93be040cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a8a29e553d4e6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da4ddbf5cb24807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c18947665aa42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a8a29e553d4e6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bedaa0504334fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da4ddbf5cb24807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...512 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,435</x:t>
-[...90 lines deleted...]
-          <x:t>5,700</x:t>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>