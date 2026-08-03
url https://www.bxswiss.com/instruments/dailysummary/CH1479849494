--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef9f1b93be040cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5b78a0734f4f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da4ddbf5cb24807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0e1e93e1894c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bedaa0504334fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da4ddbf5cb24807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb730b111cca84f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0e1e93e1894c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,715</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,490</x:t>
-[...60 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,755</x:t>
-[...48 lines deleted...]
-          <x:t>5,695</x:t>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,310</x:t>
-[...6 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,475</x:t>
-[...360 lines deleted...]
-          <x:t>5,210</x:t>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>