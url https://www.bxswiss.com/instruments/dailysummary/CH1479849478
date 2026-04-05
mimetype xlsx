--- v2 (2026-02-22)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re33ae94adf3d4f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45640259411a448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75805d89af9b4c69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee52a39766e4358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cdb0400914b4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75805d89af9b4c69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc10401792b984d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee52a39766e4358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...166 lines deleted...]
-          <x:t>2,355</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,445</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,385</x:t>
-[...156 lines deleted...]
-          <x:t>3,185</x:t>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,155</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>3,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,305</x:t>
-[...225 lines deleted...]
-          <x:t>3,435</x:t>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>