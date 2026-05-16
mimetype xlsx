--- v3 (2026-04-05)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45640259411a448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2562e4bc2cda4d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee52a39766e4358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132c620ccb4f48c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc10401792b984d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee52a39766e4358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10bba5c7ccaf4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132c620ccb4f48c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>3,145</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>