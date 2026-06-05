--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2562e4bc2cda4d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36652ed4dcdd4571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132c620ccb4f48c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720106ae0dbf48c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10bba5c7ccaf4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132c620ccb4f48c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48bf560b9194445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720106ae0dbf48c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>3,975</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,915</x:t>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,065</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,005</x:t>
-[...188 lines deleted...]
-          <x:t>4,665</x:t>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>