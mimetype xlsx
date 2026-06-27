--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36652ed4dcdd4571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a1f98a866a4a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720106ae0dbf48c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb200a991ca4f44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48bf560b9194445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720106ae0dbf48c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8b2daf527246fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb200a991ca4f44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,585</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,575</x:t>
-[...16 lines deleted...]
-          <x:t>4,885</x:t>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,815</x:t>
-[...529 lines deleted...]
-          <x:t>5,075</x:t>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,815</x:t>
-[...31 lines deleted...]
-          <x:t>5,035</x:t>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>