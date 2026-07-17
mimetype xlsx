--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a1f98a866a4a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89e3a35477f4d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb200a991ca4f44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34c86c4ae8f4dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8b2daf527246fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb200a991ca4f44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b74140f31cb4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34c86c4ae8f4dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,855</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,595</x:t>
-[...215 lines deleted...]
-          <x:t>4,755</x:t>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,765</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>6,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>