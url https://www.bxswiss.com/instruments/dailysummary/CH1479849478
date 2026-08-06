--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89e3a35477f4d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11fcf2616df34bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34c86c4ae8f4dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R349d4bef3dd54ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b74140f31cb4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34c86c4ae8f4dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d20cdd0806462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R349d4bef3dd54ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Caterpillar Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479849478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,505</x:t>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,455</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>5,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,575</x:t>
-[...183 lines deleted...]
-          <x:t>5,215</x:t>
+          <x:t>5,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>