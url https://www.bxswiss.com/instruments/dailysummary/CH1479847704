--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a24046cab874477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda5a5b9c7f44ae6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b610a588ac4d64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c430db564ca4cae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dd6a1e97a3140e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b610a588ac4d64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad3423766e04654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c430db564ca4cae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf The Walt Disney Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,085</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,085</x:t>
-[...80 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>