--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda5a5b9c7f44ae6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa628c0b2a104fe3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c430db564ca4cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5248e6a8de4df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad3423766e04654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c430db564ca4cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c14cf3c21fc486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5248e6a8de4df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf The Walt Disney Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>28.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,085</x:t>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,085</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>