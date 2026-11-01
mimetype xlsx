--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa628c0b2a104fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b5fa99fa584509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5248e6a8de4df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70ad7a4e3683451d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c14cf3c21fc486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5248e6a8de4df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a43df8a7d844c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70ad7a4e3683451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf The Walt Disney Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>18.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...387 lines deleted...]
-          <x:t>0,055</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>