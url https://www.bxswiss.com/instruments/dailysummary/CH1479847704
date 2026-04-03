--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762abe6020294cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e51b785fcb4e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9661ed8e48d844ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53bb083bf13d44f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27464a391b9242dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9661ed8e48d844ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5516424ee697487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53bb083bf13d44f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf The Walt Disney Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
-[...161 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...107 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>