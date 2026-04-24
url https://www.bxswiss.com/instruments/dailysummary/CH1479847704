--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e51b785fcb4e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e78d0e5d03c4f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53bb083bf13d44f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R312f5915e30d4092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5516424ee697487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53bb083bf13d44f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb627e3c083ec42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R312f5915e30d4092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf The Walt Disney Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
-[...11 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...576 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>