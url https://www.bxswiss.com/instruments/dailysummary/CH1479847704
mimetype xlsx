--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e78d0e5d03c4f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57492d6fcc243f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R312f5915e30d4092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b3d0010e924c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb627e3c083ec42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R312f5915e30d4092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396f4b981c064357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b3d0010e924c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf The Walt Disney Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,105</x:t>
-[...65 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,105</x:t>
-[...232 lines deleted...]
-          <x:t>0,165</x:t>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...58 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>