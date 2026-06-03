--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57492d6fcc243f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34254d5f25843a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b3d0010e924c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9839dc8c5f4b57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396f4b981c064357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b3d0010e924c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152972df02044d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9839dc8c5f4b57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf The Walt Disney Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...404 lines deleted...]
-          <x:t>0,125</x:t>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>