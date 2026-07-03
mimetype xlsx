--- v8 (2026-06-03)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34254d5f25843a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f47f04f9b6544e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9839dc8c5f4b57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ea34a8460c14083"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152972df02044d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9839dc8c5f4b57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5b605fb89a4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ea34a8460c14083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf The Walt Disney Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>