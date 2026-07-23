--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f47f04f9b6544e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fff5f405eeb4cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ea34a8460c14083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9283a4466087475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5b605fb89a4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ea34a8460c14083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9eeab38630b442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9283a4466087475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf The Walt Disney Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,105</x:t>
-[...97 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...354 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>