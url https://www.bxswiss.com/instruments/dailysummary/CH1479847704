--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fff5f405eeb4cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7878d2c4345448e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9283a4466087475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c1922510b6b4c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9eeab38630b442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9283a4466087475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f1eb8911b54a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c1922510b6b4c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf The Walt Disney Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,085</x:t>
-[...6 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>0,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>