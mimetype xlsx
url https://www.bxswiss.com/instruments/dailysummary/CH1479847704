--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7878d2c4345448e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a24046cab874477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c1922510b6b4c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b610a588ac4d64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f1eb8911b54a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c1922510b6b4c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dd6a1e97a3140e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b610a588ac4d64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf The Walt Disney Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>14.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>0,068</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>