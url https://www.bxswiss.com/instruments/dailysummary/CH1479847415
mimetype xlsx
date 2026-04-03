--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ecc2f34a3f64de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R053ded14b2fb4199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699368a385c341c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88e7e4bb8adb4226"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732c6b97e8ae4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699368a385c341c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9a540f3a9a45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88e7e4bb8adb4226" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,845</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,225</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>