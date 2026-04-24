--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R053ded14b2fb4199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a37bc1196e43da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88e7e4bb8adb4226"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafab662bb125425b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9a540f3a9a45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88e7e4bb8adb4226" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc09176b392e441ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafab662bb125425b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>3,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,665</x:t>
-[...16 lines deleted...]
-          <x:t>3,715</x:t>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,635</x:t>
-[...119 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>4,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,945</x:t>
-[...306 lines deleted...]
-          <x:t>3,335</x:t>
+          <x:t>4,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>