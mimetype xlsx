--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a37bc1196e43da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00fc4e9cf1a642e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafab662bb125425b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2caa861457440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc09176b392e441ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafab662bb125425b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4940830f894c48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2caa861457440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>3,215</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>4,185</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,985</x:t>
-[...38 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,195</x:t>
-[...225 lines deleted...]
-          <x:t>4,085</x:t>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>