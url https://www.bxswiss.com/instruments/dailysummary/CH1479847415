--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00fc4e9cf1a642e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd881dd13816e4c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2caa861457440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8fbe48a3674c8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4940830f894c48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2caa861457440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2082a9a9b164664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8fbe48a3674c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>4,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>4,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,145</x:t>
-[...43 lines deleted...]
-          <x:t>4,575</x:t>
+          <x:t>5,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,245</x:t>
-[...409 lines deleted...]
-          <x:t>3,915</x:t>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>