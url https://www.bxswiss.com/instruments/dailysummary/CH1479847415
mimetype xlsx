--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd881dd13816e4c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c552e2f97784e1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8fbe48a3674c8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1427bc93774b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2082a9a9b164664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8fbe48a3674c8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc25ff0464e754eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1427bc93774b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479847415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,255</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,225</x:t>
-[...313 lines deleted...]
-          <x:t>4,825</x:t>
+          <x:t>5,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,675</x:t>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>5,145</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,975</x:t>
-[...80 lines deleted...]
-          <x:t>5,225</x:t>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>