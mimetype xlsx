--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b949932019b4597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f2358fe8254478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd971d3bfbb6f4f21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ef7b310eab42f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red0dbbaa12404131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd971d3bfbb6f4f21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ea5a1e8ad6482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ef7b310eab42f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479385887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...16 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>0,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>