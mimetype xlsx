--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f2358fe8254478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8281ba90a3dc4fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ef7b310eab42f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169bf16169a441c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ea5a1e8ad6482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ef7b310eab42f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04fcf5feb2641d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169bf16169a441c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479385887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,590</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>0,545</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,475</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>