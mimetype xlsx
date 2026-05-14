--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8281ba90a3dc4fe5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf67222c83746d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169bf16169a441c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae09055622e4a34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04fcf5feb2641d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169bf16169a441c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1fd8eacbc74a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae09055622e4a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479385887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,380</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...16 lines deleted...]
-          <x:t>0,400</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...404 lines deleted...]
-          <x:t>0,475</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...100 lines deleted...]
-          <x:t>0,475</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>