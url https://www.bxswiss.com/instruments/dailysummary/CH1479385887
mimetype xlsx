--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf67222c83746d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36bf815b63394ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae09055622e4a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8693e30ed224000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1fd8eacbc74a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae09055622e4a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbabd2212bcbb41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8693e30ed224000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479385887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,530</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...16 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,510</x:t>
-[...151 lines deleted...]
-          <x:t>0,615</x:t>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>1,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>