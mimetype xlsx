--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36bf815b63394ad4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e07d4f12ce45e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8693e30ed224000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8665eca4f3f3424a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbabd2212bcbb41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8693e30ed224000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe7500da251434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8665eca4f3f3424a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479385887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,500</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...544 lines deleted...]
-          <x:t>0,895</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>