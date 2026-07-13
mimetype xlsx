--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e07d4f12ce45e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914f40ca7f6945eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8665eca4f3f3424a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5abeb8876484037"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe7500da251434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8665eca4f3f3424a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f82fcf96d8a4f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5abeb8876484037" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479385887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...31 lines deleted...]
-          <x:t>0,176</x:t>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>