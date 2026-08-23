--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914f40ca7f6945eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0a2d58579e4ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5abeb8876484037"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e7093907814f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f82fcf96d8a4f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5abeb8876484037" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51e54928244b478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e7093907814f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479385887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,154</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>