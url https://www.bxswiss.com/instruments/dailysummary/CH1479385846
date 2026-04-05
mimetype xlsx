--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f30362bf72244f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5de78cab7e4dbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36342714044a480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068d76d811804f64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8cc84164e964d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36342714044a480d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdffe48e1217c4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068d76d811804f64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479385846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,365</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>02.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,065</x:t>
-[...70 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>1,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>