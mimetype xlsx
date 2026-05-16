--- v5 (2026-04-05)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5de78cab7e4dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ce341f9553451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068d76d811804f64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c2ab3c5dad443ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdffe48e1217c4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068d76d811804f64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb19a86aecf4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c2ab3c5dad443ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479385846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,840</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,830</x:t>
-[...11 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,995</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>0,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>