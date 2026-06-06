--- v6 (2026-05-16)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ce341f9553451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa521a00a2114eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c2ab3c5dad443ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d3529009b854336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb19a86aecf4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c2ab3c5dad443ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107cdc3189164325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d3529009b854336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479385846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,850</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,985</x:t>
-[...468 lines deleted...]
-          <x:t>1,405</x:t>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>