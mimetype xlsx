--- v7 (2026-06-06)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa521a00a2114eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b7179379f24286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d3529009b854336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda5bac811d8246c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107cdc3189164325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d3529009b854336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da4b23104624352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda5bac811d8246c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479385846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,930</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,945</x:t>
-[...124 lines deleted...]
-          <x:t>1,700</x:t>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>1,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,315</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,100</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>