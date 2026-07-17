--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b7179379f24286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51355d04d9c34680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda5bac811d8246c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d225aa04cd452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da4b23104624352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda5bac811d8246c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9cf7579e93422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d225aa04cd452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479385846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,570</x:t>
-[...26 lines deleted...]
-          <x:t>0,615</x:t>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,595</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,545</x:t>
-[...6 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
+          <x:t>0,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>0,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>