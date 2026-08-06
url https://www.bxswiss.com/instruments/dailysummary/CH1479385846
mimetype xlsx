--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51355d04d9c34680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712f6859275349f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d225aa04cd452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0895c5cca16450e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9cf7579e93422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d225aa04cd452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21d0bd35e6c403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0895c5cca16450e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479385846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,545</x:t>
-[...6 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
+          <x:t>0,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...451 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>