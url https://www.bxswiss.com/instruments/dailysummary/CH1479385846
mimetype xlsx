--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712f6859275349f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b049c3dbb14248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0895c5cca16450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra388966add21478b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21d0bd35e6c403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0895c5cca16450e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb4805944224a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra388966add21478b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479385846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,153</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,098</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>0,146</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>