--- v11 (2026-08-26)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b049c3dbb14248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6973ce88862e470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra388966add21478b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2c02598c0a54ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb4805944224a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra388966add21478b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e7e84af2324c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2c02598c0a54ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479385846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,039</x:t>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,005</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>