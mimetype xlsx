--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf43bb86699874c4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c2ed6a5623415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfba2ab23d254abc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba98f637a3ad4efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0165a174ef734b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfba2ab23d254abc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710e94fcfdd7437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba98f637a3ad4efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Daetwyler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479380136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>