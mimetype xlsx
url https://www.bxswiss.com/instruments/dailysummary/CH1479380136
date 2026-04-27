--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c2ed6a5623415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9119f2b4da94bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba98f637a3ad4efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871ebbe95ca74683"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710e94fcfdd7437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba98f637a3ad4efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d4c26f37dba467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871ebbe95ca74683" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Daetwyler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479380136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,190</x:t>
-[...87 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,216</x:t>
-[...468 lines deleted...]
-          <x:t>0,263</x:t>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>