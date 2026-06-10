--- v6 (2026-04-27)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9119f2b4da94bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e37129da6f4072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871ebbe95ca74683"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8498df5fb5694bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d4c26f37dba467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871ebbe95ca74683" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c0169c5c0b4484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8498df5fb5694bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Daetwyler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479380136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>0,131</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>