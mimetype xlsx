--- v3 (2026-02-21)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806f94454fda42b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a29c6d45ae74f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8363ef2aa24f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d8acff46f942c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde64fd11afb84dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8363ef2aa24f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra09a95dc2089460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d8acff46f942c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Super Micro Computer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...124 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.01.2026</x:t>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...387 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>