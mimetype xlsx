--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a29c6d45ae74f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d451ee98254caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d8acff46f942c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c1144e447bd423b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra09a95dc2089460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d8acff46f942c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275621f8e88b4454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c1144e447bd423b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Super Micro Computer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,073</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,084</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,098</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...21 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>0,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>