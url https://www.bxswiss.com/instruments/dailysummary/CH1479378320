--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d451ee98254caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8711851e5d45d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c1144e447bd423b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd928385608364a3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275621f8e88b4454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c1144e447bd423b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c83cfc3c4b64fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd928385608364a3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Super Micro Computer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,105</x:t>
-[...200 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,119</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,107</x:t>
-[...16 lines deleted...]
-          <x:t>0,129</x:t>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,129</x:t>
-[...11 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>0,127</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>