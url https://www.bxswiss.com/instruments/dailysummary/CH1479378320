--- v6 (2026-05-14)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8711851e5d45d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf55e4a1e6644ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd928385608364a3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbd908701e744d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c83cfc3c4b64fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd928385608364a3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3be3332ed87d4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbd908701e744d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Super Micro Computer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,129</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,129</x:t>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,161</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,149</x:t>
-[...48 lines deleted...]
-          <x:t>0,163</x:t>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...117 lines deleted...]
-          <x:t>0,211</x:t>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>