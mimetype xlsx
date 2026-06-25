--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf55e4a1e6644ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38be82f77c747f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbd908701e744d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5d20a0c36f459f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3be3332ed87d4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbd908701e744d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39cc0735591447cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5d20a0c36f459f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Super Micro Computer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,141</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...70 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...16 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...16 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...436 lines deleted...]
-          <x:t>0,815</x:t>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>