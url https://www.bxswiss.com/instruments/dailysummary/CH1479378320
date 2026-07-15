--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38be82f77c747f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1bdd98837e14ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5d20a0c36f459f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb2f6632060a40c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39cc0735591447cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5d20a0c36f459f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615cb5ac0a3b40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb2f6632060a40c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Super Micro Computer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,405</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...11 lines deleted...]
-          <x:t>0,179</x:t>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,150</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,202</x:t>
-[...48 lines deleted...]
-          <x:t>0,138</x:t>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,240</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>