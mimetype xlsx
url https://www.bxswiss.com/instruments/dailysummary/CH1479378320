--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1bdd98837e14ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266a106b70d44ed6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb2f6632060a40c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6773337323854fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615cb5ac0a3b40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb2f6632060a40c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b6d02db2bd4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6773337323854fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Super Micro Computer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,171</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,171</x:t>
-[...249 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,119</x:t>
-[...58 lines deleted...]
-          <x:t>0,074</x:t>
+          <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,085</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>