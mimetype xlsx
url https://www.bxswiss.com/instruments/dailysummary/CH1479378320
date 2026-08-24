--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266a106b70d44ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8ecf5aab4b467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6773337323854fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4263437d00b46cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b6d02db2bd4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6773337323854fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16d6bce4e404440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4263437d00b46cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Super Micro Computer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,119</x:t>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,119</x:t>
-[...38 lines deleted...]
-          <x:t>0,093</x:t>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,074</x:t>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,089</x:t>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,069</x:t>
-[...183 lines deleted...]
-          <x:t>0,137</x:t>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>0,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>