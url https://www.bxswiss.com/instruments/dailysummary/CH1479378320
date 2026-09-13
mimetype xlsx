--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8ecf5aab4b467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57352332be814eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4263437d00b46cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15e3d94c37c4c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16d6bce4e404440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4263437d00b46cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb46fec9245fe4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15e3d94c37c4c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Super Micro Computer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,137</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,101</x:t>
-[...16 lines deleted...]
-          <x:t>0,113</x:t>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,078</x:t>
-[...16 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,068</x:t>
-[...33 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
-[...441 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>