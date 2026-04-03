--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400c72a179754fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625bc14105a34e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4e30a4d0dc4763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7767aa24b34984"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d40e5904f4940e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4e30a4d0dc4763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b22dc3e15548d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7767aa24b34984" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,440</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,305</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>1,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>