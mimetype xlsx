--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625bc14105a34e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635e279a8c5d4ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7767aa24b34984"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R326095bfbf2d4990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b22dc3e15548d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7767aa24b34984" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff1d2a79f9b489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R326095bfbf2d4990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,255</x:t>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,395</x:t>
-[...31 lines deleted...]
-          <x:t>1,075</x:t>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>25.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,825</x:t>
-[...16 lines deleted...]
-          <x:t>0,935</x:t>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
-[...134 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>