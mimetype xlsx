--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635e279a8c5d4ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11954cb4a9524de7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R326095bfbf2d4990"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra64467a0f5454435"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff1d2a79f9b489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R326095bfbf2d4990" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Readc43e60abf4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra64467a0f5454435" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,825</x:t>
-[...16 lines deleted...]
-          <x:t>0,935</x:t>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>