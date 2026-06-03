--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11954cb4a9524de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1fbfa76a1c4c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra64467a0f5454435"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c8480f200e3406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Readc43e60abf4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra64467a0f5454435" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9cf5f196b6e407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c8480f200e3406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...11 lines deleted...]
-          <x:t>0,400</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...161 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...134 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>