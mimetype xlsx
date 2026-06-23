--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1fbfa76a1c4c60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b338e4c727c4930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c8480f200e3406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb80df68defbb4f1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9cf5f196b6e407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c8480f200e3406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra666345361c04fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb80df68defbb4f1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,270</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,232</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>