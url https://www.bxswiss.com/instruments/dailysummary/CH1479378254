--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b338e4c727c4930" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc68cce4dc96473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb80df68defbb4f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5310ee8be142c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra666345361c04fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb80df68defbb4f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae289624341446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5310ee8be142c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,132</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,129</x:t>
-[...11 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
-[...53 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>0,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>