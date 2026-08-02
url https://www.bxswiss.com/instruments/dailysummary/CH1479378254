--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc68cce4dc96473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50689bf5b7f94c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5310ee8be142c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b45386652d4bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae289624341446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5310ee8be142c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b362deabc3a4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b45386652d4bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,173</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,122</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
-        </x:is>
-[...499 lines deleted...]
-          <x:t>0,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>