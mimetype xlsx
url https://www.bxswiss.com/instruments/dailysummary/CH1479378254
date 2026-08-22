--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50689bf5b7f94c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4eee82c20c24a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b45386652d4bf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e572971c59d4b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b362deabc3a4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b45386652d4bf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81066ade2ae4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e572971c59d4b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,111</x:t>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,104</x:t>
-[...6 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>0,092</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>