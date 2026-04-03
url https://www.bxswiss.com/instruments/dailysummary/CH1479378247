--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3975541710534b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d14a53062f4342" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a6b9f77b621406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3a0a45f80f44a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R077dbdd66ab34268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a6b9f77b621406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R906ca3258cda49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3a0a45f80f44a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>1,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>