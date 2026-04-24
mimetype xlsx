--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d14a53062f4342" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6bd45d9c58647c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3a0a45f80f44a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree26753b7b004f86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R906ca3258cda49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3a0a45f80f44a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2778ab16be42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree26753b7b004f86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,215</x:t>
-[...26 lines deleted...]
-          <x:t>1,065</x:t>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,955</x:t>
-[...33 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>