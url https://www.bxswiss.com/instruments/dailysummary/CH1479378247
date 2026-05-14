--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6bd45d9c58647c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f9d1d8526a4760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree26753b7b004f86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88d2098f075f4999"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2778ab16be42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree26753b7b004f86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a2c09f97e94932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88d2098f075f4999" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,525</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,625</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...48 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>