--- v3 (2026-01-11)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75291c467b2241a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8ebf168cdf4894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8088b14c68864697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra41ecee2b3694a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd1b09d1f284662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8088b14c68864697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb9dbf9b6904e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra41ecee2b3694a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...4 lines deleted...]
-          <x:t>0,670</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,655</x:t>
-[...11 lines deleted...]
-          <x:t>11.12.2025</x:t>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
-[...414 lines deleted...]
-          <x:t>1,065</x:t>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>