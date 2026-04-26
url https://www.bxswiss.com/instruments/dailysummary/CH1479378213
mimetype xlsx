--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8ebf168cdf4894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read2fc516ced477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra41ecee2b3694a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7156ff1c48fc4150"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb9dbf9b6904e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra41ecee2b3694a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R228903def2594da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7156ff1c48fc4150" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,695</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...6 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...134 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>