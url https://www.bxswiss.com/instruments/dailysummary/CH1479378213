--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read2fc516ced477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2107ba9fb3764421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7156ff1c48fc4150"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1ec96719de4f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R228903def2594da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7156ff1c48fc4150" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea1bcfa709340d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1ec96719de4f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,389 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,500</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>