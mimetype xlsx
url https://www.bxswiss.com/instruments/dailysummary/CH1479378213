--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2107ba9fb3764421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db25c17373e48fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1ec96719de4f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49813a81c4804e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea1bcfa709340d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1ec96719de4f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f70b7a583d6409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49813a81c4804e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,250</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,230</x:t>
-[...6 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,216</x:t>
-[...26 lines deleted...]
-          <x:t>0,230</x:t>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,222</x:t>
-[...350 lines deleted...]
-          <x:t>0,190</x:t>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>