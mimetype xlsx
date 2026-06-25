--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db25c17373e48fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f96cef1acda4864" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49813a81c4804e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2383fc1c3f42aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f70b7a583d6409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49813a81c4804e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe72fae3d3d74902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2383fc1c3f42aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,118</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,114</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>