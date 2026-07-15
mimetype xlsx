--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f96cef1acda4864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a8e5c6a49f452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2383fc1c3f42aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e1aff37efb0496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe72fae3d3d74902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2383fc1c3f42aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743a6e1804a64eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e1aff37efb0496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,073</x:t>
-[...16 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,062</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,050</x:t>
-[...38 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>0,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>