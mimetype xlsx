--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a8e5c6a49f452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e445b4a0f747e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e1aff37efb0496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e9864028c24795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743a6e1804a64eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e1aff37efb0496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd19a3d156e47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e9864028c24795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...4 lines deleted...]
-          <x:t>0,046</x:t>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,046</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>17.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,047</x:t>
-[...26 lines deleted...]
-          <x:t>0,046</x:t>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
-[...53 lines deleted...]
-          <x:t>0,047</x:t>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>0,056</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>