--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27f962fc0944361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b9c7bb898d4aea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce2be9633354445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02ebd72f3874aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a4d5bb1667418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce2be9633354445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58c78ecc2f942e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02ebd72f3874aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,156</x:t>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>0,069</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>