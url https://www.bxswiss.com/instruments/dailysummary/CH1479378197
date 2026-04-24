--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b9c7bb898d4aea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f6b12e75f2479a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02ebd72f3874aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3dc3737d84a4d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58c78ecc2f942e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02ebd72f3874aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3f512c2a594c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3dc3737d84a4d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>0,114</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,122</x:t>
-[...11 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>25.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...6 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...4 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>