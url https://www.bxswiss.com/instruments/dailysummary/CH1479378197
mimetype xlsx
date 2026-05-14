--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f6b12e75f2479a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf906cc09eb494921" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3dc3737d84a4d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02b5c3f7bd3f4b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3f512c2a594c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3dc3737d84a4d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R221e544bc9004f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02b5c3f7bd3f4b04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479378197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...4 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>