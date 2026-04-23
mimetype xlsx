--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R844b38b07f474177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3e304405044729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc8c7988c374ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb4c3defb03a476e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5dc8e9393a04a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc8c7988c374ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1390a670729424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb4c3defb03a476e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479377181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,132</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,124</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,122</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...167 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>0,166</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>