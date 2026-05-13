--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3e304405044729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56acc7cf05640fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb4c3defb03a476e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3556b60ed284461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1390a670729424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb4c3defb03a476e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79a35bb72d764503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3556b60ed284461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479377181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,120</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,101</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>