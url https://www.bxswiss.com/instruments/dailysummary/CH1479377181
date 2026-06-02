--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56acc7cf05640fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c44d82e217542e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3556b60ed284461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra823644abbf84f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79a35bb72d764503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3556b60ed284461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9742398e6c14d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra823644abbf84f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479377181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,049</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...248 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,050</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>