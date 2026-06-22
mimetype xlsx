--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c44d82e217542e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14adfd3970b4266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra823644abbf84f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8ecff8c9de43e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9742398e6c14d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra823644abbf84f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff268c6eb944bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8ecff8c9de43e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479377181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,035</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,025</x:t>
-[...16 lines deleted...]
-          <x:t>0,026</x:t>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,022</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,020</x:t>
-[...16 lines deleted...]
-          <x:t>0,020</x:t>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>