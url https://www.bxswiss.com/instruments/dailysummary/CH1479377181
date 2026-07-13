--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14adfd3970b4266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6094aee19cb34177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8ecff8c9de43e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a213bad2bc4e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff268c6eb944bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8ecff8c9de43e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc155e059bb994e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a213bad2bc4e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479377181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,025</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,023</x:t>
-[...16 lines deleted...]
-          <x:t>0,023</x:t>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,020</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,020</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>0,006</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>