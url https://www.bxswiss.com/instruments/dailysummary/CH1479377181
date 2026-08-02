--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6094aee19cb34177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955b02b81e284681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a213bad2bc4e72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R818285770ea24226"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc155e059bb994e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a213bad2bc4e72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe962b69a1bf4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R818285770ea24226" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479377181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,020</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>12.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>0,008</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>