--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbafd6bc4c17741ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2d1290368684d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6796d2c4ab64208"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780a331547a64df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ef2123960a4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6796d2c4ab64208" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e7ca347dc4f4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780a331547a64df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479377058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,573 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,730</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>