--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2d1290368684d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38dfe99e90814e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780a331547a64df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e7532f48dff4111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e7ca347dc4f4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780a331547a64df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f872cddbf514e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e7532f48dff4111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479377058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...34 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,980</x:t>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,980</x:t>
-[...43 lines deleted...]
-          <x:t>1,040</x:t>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,810</x:t>
-[...16 lines deleted...]
-          <x:t>0,785</x:t>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,670</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>0,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>