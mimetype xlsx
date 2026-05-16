--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38dfe99e90814e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a21cb7d3294722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e7532f48dff4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634a46273786483b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f872cddbf514e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e7532f48dff4111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399961bc25004559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634a46273786483b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479377058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,500</x:t>
-[...549 lines deleted...]
-          <x:t>0,670</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>