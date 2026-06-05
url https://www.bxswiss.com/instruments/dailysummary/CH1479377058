--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a21cb7d3294722" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58f2902c88447da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634a46273786483b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a0b704598b4472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399961bc25004559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634a46273786483b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5722d2a9b19499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a0b704598b4472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Cosmo Pharmaceuticals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479377058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,405</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,360</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>