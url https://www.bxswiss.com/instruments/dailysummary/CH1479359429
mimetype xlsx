--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e395b0b55124cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4ffdf96f984be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49e466f29c74001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057def47269e4058"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100128be9c564530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49e466f29c74001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26989e68eb24be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057def47269e4058" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479359429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...340 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,605</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...53 lines deleted...]
-          <x:t>0,505</x:t>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>