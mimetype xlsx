--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4ffdf96f984be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad25637fdfc4e2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057def47269e4058"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d6b6519f024be7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26989e68eb24be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057def47269e4058" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d8b7e2c1c74460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d6b6519f024be7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479359429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>