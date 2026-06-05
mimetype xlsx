--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad25637fdfc4e2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re681354e9ee64808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d6b6519f024be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1a1cb62640496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d8b7e2c1c74460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d6b6519f024be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd4365942754cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1a1cb62640496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479359429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...389 lines deleted...]
-          <x:t>0,330</x:t>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>0,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...26 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>