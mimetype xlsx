--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re681354e9ee64808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89db0eddc4748e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1a1cb62640496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ad43953ba64eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd4365942754cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1a1cb62640496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08cb778fad884040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ad43953ba64eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479359429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>0,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>