--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89db0eddc4748e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf91d9865924a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ad43953ba64eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43803e8b5aca430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08cb778fad884040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ad43953ba64eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0497394861214bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43803e8b5aca430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479359429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>28.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...26 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...6 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...350 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>