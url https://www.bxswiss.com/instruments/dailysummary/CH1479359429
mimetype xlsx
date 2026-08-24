--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf91d9865924a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15617dae612e44d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43803e8b5aca430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf79ded300f8d46f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0497394861214bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43803e8b5aca430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb427a0781b5c478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79ded300f8d46f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479359429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...354 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,216</x:t>
-[...171 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>