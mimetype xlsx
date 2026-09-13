--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15617dae612e44d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce825c1d9d2485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf79ded300f8d46f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf046f5f25df04860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb427a0781b5c478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79ded300f8d46f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dd8b88c5f124a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf046f5f25df04860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479359429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,112</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,109</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,134</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>