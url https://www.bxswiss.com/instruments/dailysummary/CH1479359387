--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1b1ef3c0dd4951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ecdff77590443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R921ced764ddc4aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5831eae3b9aa488a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R778915f6f0cd4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R921ced764ddc4aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad390f2d2734522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5831eae3b9aa488a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479359387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,650</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>