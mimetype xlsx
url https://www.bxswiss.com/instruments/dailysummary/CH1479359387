--- v5 (2026-04-05)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ecdff77590443c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e7e02b866c4b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5831eae3b9aa488a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3998b566b9ae4bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad390f2d2734522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5831eae3b9aa488a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586c8d542f4d41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3998b566b9ae4bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479359387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...43 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...161 lines deleted...]
-          <x:t>0,253</x:t>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,199</x:t>
-[...16 lines deleted...]
-          <x:t>0,219</x:t>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,187</x:t>
-[...188 lines deleted...]
-          <x:t>0,181</x:t>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>