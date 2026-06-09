--- v6 (2026-06-05)
+++ v7 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e7e02b866c4b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876376ec67a3455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3998b566b9ae4bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4032c15cc7fd4b76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586c8d542f4d41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3998b566b9ae4bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a09979a6a140e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4032c15cc7fd4b76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479359387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,451 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,195</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,183</x:t>
-[...6 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,181</x:t>
-[...97 lines deleted...]
-          <x:t>0,143</x:t>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...273 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
@@ -764,31 +629,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>