--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raebc71b8befc4537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9a0c45bd9b4dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73ec3d2b7afc4d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb732bcbf2b784bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d353ce4c35470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73ec3d2b7afc4d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98523578861a43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb732bcbf2b784bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,108</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,103</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>