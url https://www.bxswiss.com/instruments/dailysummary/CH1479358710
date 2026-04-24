--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9a0c45bd9b4dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a2979b7c544f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb732bcbf2b784bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9876da93c4224772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98523578861a43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb732bcbf2b784bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7d5923996794948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9876da93c4224772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,087</x:t>
-[...598 lines deleted...]
-          <x:t>0,077</x:t>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>