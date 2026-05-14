--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a2979b7c544f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a1265f47264abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9876da93c4224772"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19bf7c2b4c1f448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7d5923996794948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9876da93c4224772" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1de2814e7624b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19bf7c2b4c1f448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,099</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>13.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>