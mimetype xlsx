--- v10 (2026-05-14)
+++ v11 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a1265f47264abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a9dc468f5f4b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19bf7c2b4c1f448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2275c1d18dcd4980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1de2814e7624b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19bf7c2b4c1f448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f91b10ea20343dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2275c1d18dcd4980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,254</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,249</x:t>
-[...291 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,266</x:t>
-[...107 lines deleted...]
-          <x:t>0,238</x:t>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>