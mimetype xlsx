--- v11 (2026-06-05)
+++ v12 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a9dc468f5f4b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree23ddf25e6e4d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2275c1d18dcd4980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef597814eb54b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f91b10ea20343dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2275c1d18dcd4980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f293b809364aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef597814eb54b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,246</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,246</x:t>
-[...6 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,243</x:t>
-[...16 lines deleted...]
-          <x:t>0,270</x:t>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...517 lines deleted...]
-          <x:t>0,241</x:t>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>