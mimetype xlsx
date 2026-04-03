--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e3f8fbfe05451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317b7e5d590543bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd559da733ac24db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80029df602b480d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ecc3fb997b34cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd559da733ac24db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ba5eb612f3c4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80029df602b480d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,470</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,136</x:t>
-[...70 lines deleted...]
-          <x:t>0,138</x:t>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,136</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>