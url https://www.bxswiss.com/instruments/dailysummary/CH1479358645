--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317b7e5d590543bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd7f470412714bc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80029df602b480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44519081d52641a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ba5eb612f3c4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80029df602b480d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R202fdf9d899b44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44519081d52641a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,312 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>0,057</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>