--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd7f470412714bc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcfbe8b4306d4a40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44519081d52641a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7309538e0ce64b4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R202fdf9d899b44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44519081d52641a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R324268d9b131418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7309538e0ce64b4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
@@ -430,31 +339,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>