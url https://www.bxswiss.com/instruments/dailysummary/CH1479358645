--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcfbe8b4306d4a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6bfc9cc65f4ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7309538e0ce64b4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe525126a8744cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R324268d9b131418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7309538e0ce64b4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb19c770559cd41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe525126a8744cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...65 lines deleted...]
-          <x:t>0,164</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>0,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>0,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>