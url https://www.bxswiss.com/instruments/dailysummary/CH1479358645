--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6bfc9cc65f4ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd4f1aebe4014699" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe525126a8744cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e4c8aa8e144cdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb19c770559cd41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe525126a8744cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34eb6355fe714f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e4c8aa8e144cdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,330</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...431 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>