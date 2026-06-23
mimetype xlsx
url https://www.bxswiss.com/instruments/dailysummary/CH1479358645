--- v8 (2026-06-22)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd4f1aebe4014699" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb492105f2ca14788" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e4c8aa8e144cdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d727998b3f40a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34eb6355fe714f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e4c8aa8e144cdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dff7ab3d8c24c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d727998b3f40a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,243</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,214</x:t>
-[...43 lines deleted...]
-          <x:t>0,222</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,222</x:t>
-[...16 lines deleted...]
-          <x:t>0,251</x:t>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,247</x:t>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>0,355</x:t>
-        </x:is>
-[...94 lines deleted...]
-          <x:t>0,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>