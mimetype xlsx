--- v9 (2026-06-23)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb492105f2ca14788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec4a392cc96473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d727998b3f40a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb412af8893ac4eb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dff7ab3d8c24c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d727998b3f40a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232b5c87485a408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb412af8893ac4eb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...468 lines deleted...]
-          <x:t>0,465</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,450</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>