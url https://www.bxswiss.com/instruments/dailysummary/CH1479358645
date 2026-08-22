--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec4a392cc96473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc3f94e8cbd4e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb412af8893ac4eb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56ff6253bf2a4e9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232b5c87485a408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb412af8893ac4eb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54e9a1b6c87241a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56ff6253bf2a4e9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DocMorris</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...340 lines deleted...]
-          <x:t>1,465</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,830</x:t>
+          <x:t>0,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>